--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1984,319 +1984,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+                <w:t xml:space="preserve">hal-01337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337403v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
@@ -2310,103 +2310,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sylla</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 830, </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-plasma interactions with a Fourier-Bessel particle-in-cell method</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,1882 +2624,1882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.155002. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220095v1</w:t>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263736v1</w:t>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Beaurepaire</w:t>
+                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Jullien</w:t>
+                <w:t xml:space="preserve">J. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229133v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.155002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vieira</w:t>
+                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164365v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Depresseux</w:t>
+                <w:t xml:space="preserve">E Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01234027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hansson</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234027v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of beam propagation and plasma properties in the neutralizer and the E-RID of the ITER Neutral Beam Injector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revel</w:t>
+                <w:t xml:space="preserve">R. Farengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caillault</w:t>
+                <w:t xml:space="preserve">H. E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Minea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. L. Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (4), pp.043020. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.082512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/4/043020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163736v1</w:t>
+                <w:t xml:space="preserve">hal-01163734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Veltcheva</w:t>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163720v1</w:t>
+                <w:t xml:space="preserve">hal-01163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
+                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Farengo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lehe Remi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.121301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163734v1</w:t>
+                <w:t xml:space="preserve">hal-01163713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of beam propagation and plasma properties in the neutralizer and the E-RID of the ITER Neutral Beam Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehe Remi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">T. Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.121301. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.043020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/4/043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163713v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+                <w:t xml:space="preserve">F Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lehe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">S Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
+                <w:t xml:space="preserve">M Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163724v1</w:t>
+                <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes at work in sub-30fs, PW laser pulse-driven plasma accelerators: Towards GeV electron acceleration experiments at CILEX facility</w:t>
               </w:r>
@@ -4631,51 +4631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron acceleration in sub-relativistic wakefields driven by few-cycle laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,90 +4735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse dynamics of an intense electron bunch traveling through a pre-ionized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,291 +5123,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lehe</w:t>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163776v1</w:t>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.021301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of magnetohydrodynamic modes during sawteeth in tokamak plasmas</w:t>
               </w:r>
@@ -5667,386 +5667,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.053045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164055v1</w:t>
+                <w:t xml:space="preserve">hal-01164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computationally efficient methods for modelling laser wakefield acceleration in the blowout regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Kalmykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bunkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (04), pp 469- 482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377812000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164040v1</w:t>
+                <w:t xml:space="preserve">hal-01164134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient methods for modelling laser wakefield acceleration in the blowout regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bunkers</w:t>
+                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (04), pp 469- 482. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377812000517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164134v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracted current saturation in negative ion sources</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mochalskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (11), pp.113303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6394,51 +6394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
@@ -6567,51 +6567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wojda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kamperidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6796,51 +6796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8095,444 +8095,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.737-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502725v1</w:t>
+                <w:t xml:space="preserve">hal-00502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Norlin</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502237v1</w:t>
+                <w:t xml:space="preserve">hal-00568830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568830v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
               </w:r>
@@ -9335,51 +9335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
@@ -9603,77 +9603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9987,51 +9987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,51 +10427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>