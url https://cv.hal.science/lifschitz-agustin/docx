--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1448,429 +1448,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic electron beams driven by kHz single-cycle light pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guénot</w:t>
+                <w:t xml:space="preserve">Ki Hong Pae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gustas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Böhle</w:t>
+                <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2017.46⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533204v1</w:t>
+                <w:t xml:space="preserve">hal-01599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and relevance of spatially chaotic magnetic field lines in MCF devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic electron beams driven by kHz single-cycle light pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gustas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">B. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Ferrari</w:t>
+                <w:t xml:space="preserve">F. Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa570d⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.293 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2017.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373775v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. B Pathak</w:t>
+                <w:t xml:space="preserve">Evidence and relevance of spatially chaotic magnetic field lines in MCF devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Hong Pae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Ricardo Farengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sylla</w:t>
+                <w:t xml:space="preserve">Hugo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa570d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599420v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
               </w:r>
@@ -1984,319 +1984,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337403v1</w:t>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Sylla</w:t>
+                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
@@ -2310,103 +2310,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-plasma interactions with a Fourier-Bessel particle-in-cell method</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,453 +2624,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lehe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+                <w:t xml:space="preserve">hal-01229133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vieira</w:t>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kahaly</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164365v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
@@ -3084,6302 +3084,6168 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.155002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220095v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263736v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Böhle</w:t>
+                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jullien</w:t>
+                <w:t xml:space="preserve">E Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229133v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hansson</w:t>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234027v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of beam propagation and plasma properties in the neutralizer and the E-RID of the ITER Neutral Beam Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.043020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/4/043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163734v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lehe</w:t>
+                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehe Remi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.121301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163724v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lehe Remi</w:t>
+                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163713v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of beam propagation and plasma properties in the neutralizer and the E-RID of the ITER Neutral Beam Injector</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Farengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/4/043020⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.082512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163736v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical processes at work in sub-30fs, PW laser pulse-driven plasma accelerators: Towards GeV electron acceleration experiments at CILEX facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Kalmykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Veltcheva</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Shadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 740, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163720v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes at work in sub-30fs, PW laser pulse-driven plasma accelerators: Towards GeV electron acceleration experiments at CILEX facility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Davoine</w:t>
+                <w:t xml:space="preserve">Electron acceleration in sub-relativistic wakefields driven by few-cycle laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.023023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/2/023023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01163731v1</w:t>
+                <w:t xml:space="preserve">hal-01159022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron acceleration in sub-relativistic wakefields driven by few-cycle laser pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Beaurepaire</w:t>
+                <w:t xml:space="preserve">Transverse dynamics of an intense electron bunch traveling through a pre-ionized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.023023. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.043104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/2/023023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4870336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159022v1</w:t>
+                <w:t xml:space="preserve">hal-01163719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse dynamics of an intense electron bunch traveling through a pre-ionized plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lehe</w:t>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4870336⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163719v1</w:t>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.085005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163765v1</w:t>
+                <w:t xml:space="preserve">hal-01163776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Veltcheva</w:t>
+                <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 111 (8), pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.085005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164023v1</w:t>
+                <w:t xml:space="preserve">hal-01163765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of magnetohydrodynamic modes during sawteeth in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Farengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Luis Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.072305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163776v1</w:t>
+                <w:t xml:space="preserve">hal-00846433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of magnetohydrodynamic modes during sawteeth in tokamak plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Luis Garcia-Martinez</w:t>
+                <w:t xml:space="preserve">Modeling of the lithium based neutralizer for ITER neutral beam injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4816025⟩</w:t>
+              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 398, pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846433v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the lithium based neutralizer for ITER neutral beam injector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.053045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01164129v1</w:t>
+                <w:t xml:space="preserve">hal-01164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computationally efficient methods for modelling laser wakefield acceleration in the blowout regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Kalmykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bunkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (04), pp 469- 482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377812000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164040v1</w:t>
+                <w:t xml:space="preserve">hal-01164134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient methods for modelling laser wakefield acceleration in the blowout regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bunkers</w:t>
+                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (04), pp 469- 482. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377812000517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164134v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Veltcheva</w:t>
+                <w:t xml:space="preserve">Extracted current saturation in negative ion sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mochalskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), pp.113303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4727969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164055v1</w:t>
+                <w:t xml:space="preserve">hal-01164132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracted current saturation in negative ion sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mochalskyy</w:t>
+                <w:t xml:space="preserve">Alpha particle redistribution due to experimentally reconstructed internal kink modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Farengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H E Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4727969⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164132v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha particle redistribution due to experimentally reconstructed internal kink modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Modelling of laser-plasma electron acceleration in capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H E Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54 (2), pp.025007. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.014005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/014005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/2/025007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01164120v1</w:t>
+                <w:t xml:space="preserve">hal-01164254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of laser-plasma electron acceleration in capillary tubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H E Ferrari</w:t>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/014005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01164254v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Laser-plasma electron acceleration in dielectric capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wojda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kamperidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp 309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+                <w:t xml:space="preserve">hal-01164257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma electron acceleration in dielectric capillary tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kamperidis</w:t>
+                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4639-4⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164257v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.095010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498314v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (19), pp.194804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164334v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (11), pp.113102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498458v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1751-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501638v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (4), pp.1751-1759. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 228 (5), pp.1803-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501848v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fonseca R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (6), pp.64001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00576913v1</w:t>
+                <w:t xml:space="preserve">hal-00502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Glinec</w:t>
+                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502027v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.277-286. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.060702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502047v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (6), pp.060702. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (9), pp.091301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502152v1</w:t>
+                <w:t xml:space="preserve">hal-00502301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (9), pp.091301. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 364 (1840), pp.601-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502301v1</w:t>
+                <w:t xml:space="preserve">hal-00502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.737-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502775v1</w:t>
+                <w:t xml:space="preserve">hal-00502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Norlin</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502237v1</w:t>
+                <w:t xml:space="preserve">hal-00568830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00568830v1</w:t>
+                <w:t xml:space="preserve">hal-00502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502725v1</w:t>
+                <w:t xml:space="preserve">hal-00502470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 561 (2), pp.314-319. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502470v1</w:t>
+                <w:t xml:space="preserve">hal-00502468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeV Wakefield acceleration of low energy electron bunches using Petawatt lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (9), pp.093104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2010347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502468v1</w:t>
+                <w:t xml:space="preserve">hal-00508270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-plasma accelerators: a new tool for science and for society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (12B), pp.B481. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00508744v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00508270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the Horizon 2020 EuPRAXIA conceptual design study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahmina Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Weikum</w:t>
+                <w:t xml:space="preserve">David Alesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahmina Akhter</w:t>
+                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Anania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.THPGW026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-THPGW026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HORIZON 2020 EuPRAXIA Design Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Andreas Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alesini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Anania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.TUOBB3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-TUOBB3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,106 +9267,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,615 +9374,615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTh3L.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNEX5: A French FEL Test Facility Light Source Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
+                <w:t xml:space="preserve">M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+                <w:t xml:space="preserve">P. Betinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Particle Accelerator Conference - IPAC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, New Orleans, United States. pp.1611-1613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00740222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LUNEX5 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Betinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00749431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10126,161 +9992,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle detection and counting from VHR satellite images: efforts and open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Froidevaux</w:t>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Julier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10427,51 +10293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>