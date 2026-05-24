--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -259,3265 +259,3265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">J. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jourdain</w:t>
+                <w:t xml:space="preserve">S. Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+                <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Chirp Compensation in a Laser Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferri</w:t>
+                <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corde</w:t>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">F. Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Doche</w:t>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.074802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.074802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877696v1</w:t>
+                <w:t xml:space="preserve">hal-01851301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Chirp Compensation in a Laser Wakefield Accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">Quasi-monoenergetic multi-GeV electron acceleration by optimizing the spatial and spectral phases of PW laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thaury</w:t>
+                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guillaume</w:t>
+                <w:t xml:space="preserve">V. B Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massimo</w:t>
+                <w:t xml:space="preserve">C. Hojbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+                <w:t xml:space="preserve">Seong Ku Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (7), pp.074802. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.074802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aabd10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851301v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic multi-GeV electron acceleration by optimizing the spatial and spectral phases of PW laser pulses</w:t>
+                <w:t xml:space="preserve">High-charge relativistic electron bunches from a kHz laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghun Shin</w:t>
+                <w:t xml:space="preserve">Dominykas Gustas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Seong Ku Lee</w:t>
+                <w:t xml:space="preserve">Shankar Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aabd10⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.013401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.013401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818799v1</w:t>
+                <w:t xml:space="preserve">hal-01704788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-charge relativistic electron bunches from a kHz laser-plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cotelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominykas Gustas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederik Böhle</w:t>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.013401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704788v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of laser energy effects on density transition injection in laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (3), pp.034005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774109v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laser energy effects on density transition injection in laser wakefield acceleration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60 (3), pp.034005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aaa336⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717610v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tissandier</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717597v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Döpp</w:t>
+                <w:t xml:space="preserve">Ki Hong Pae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doche</w:t>
+                <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651114v1</w:t>
+                <w:t xml:space="preserve">hal-01599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. B Pathak</w:t>
+                <w:t xml:space="preserve">Relativistic electron beams driven by kHz single-cycle light pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gustas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Hong Pae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sylla</w:t>
+                <w:t xml:space="preserve">B. Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.293 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2017.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599420v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic electron beams driven by kHz single-cycle light pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence and relevance of spatially chaotic magnetic field lines in MCF devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gustas</w:t>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vernier</w:t>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beaurepaire</w:t>
+                <w:t xml:space="preserve">Ricardo Farengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Böhle</w:t>
+                <w:t xml:space="preserve">Hugo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (5), pp.293 - 296. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2017.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa570d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533204v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and relevance of spatially chaotic magnetic field lines in MCF devices</w:t>
+                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Farengo</w:t>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ferrari</w:t>
+                <w:t xml:space="preserve">Antoine Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (3), </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa570d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373775v2</w:t>
+                <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263722v1</w:t>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Fourmaux</w:t>
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Kieffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337403v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sylla</w:t>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-plasma interactions with a Fourier-Bessel particle-in-cell method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4943281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Veltcheva</w:t>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.31647. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep31647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394290v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Jullien</w:t>
+                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229133v1</w:t>
+                <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263736v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.155002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+                <w:t xml:space="preserve">hal-01220095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220095v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kahaly</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164365v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of beam propagation and plasma properties in the neutralizer and the E-RID of the ITER Neutral Beam Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,90 +3819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3947,425 +3947,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
+                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehe Remi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Farengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.082512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163713v1</w:t>
+                <w:t xml:space="preserve">hal-01163734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehe Remi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.121301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163724v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and frequency dependence of the alpha particle redistribution produced by internal kink modes</w:t>
+                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Farengo</w:t>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. E. Ferrari</w:t>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Garcia-Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wahb Ettoumi</w:t>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (8), pp.082512. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4893145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163734v1</w:t>
+                <w:t xml:space="preserve">hal-01163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes at work in sub-30fs, PW laser pulse-driven plasma accelerators: Towards GeV electron acceleration experiments at CILEX facility</w:t>
               </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Kalmykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Shadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,64 +4497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron acceleration in sub-relativistic wakefields driven by few-cycle laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,103 +4601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse dynamics of an intense electron bunch traveling through a pre-ionized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.043104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4725,624 +4725,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (8), pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.085005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+                <w:t xml:space="preserve">hal-01163765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163776v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.085005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163765v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164023v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of magnetohydrodynamic modes during sawteeth in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahb Ettoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Farengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Luis Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5387,1508 +5387,1508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the lithium based neutralizer for ITER neutral beam injector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164129v1</w:t>
+                <w:t xml:space="preserve">hal-01164055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.053045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient methods for modelling laser wakefield acceleration in the blowout regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. M. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Kalmykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bunkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (04), pp 469- 482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022377812000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Extracted current saturation in negative ion sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mochalskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), pp.113303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4727969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164055v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracted current saturation in negative ion sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Alpha particle redistribution due to experimentally reconstructed internal kink modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Farengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H E Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4727969⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164132v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha particle redistribution due to experimentally reconstructed internal kink modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the lithium based neutralizer for ITER neutral beam injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Farengo</w:t>
+                <w:t xml:space="preserve">J. Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H E Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Firpo</w:t>
+                <w:t xml:space="preserve">G. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P L Garcia-Martinez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 54 (2), pp.025007. </w:t>
+              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 398, pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/2/025007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164120v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of laser-plasma electron acceleration in capillary tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/014005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164254v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Laser-plasma electron acceleration in dielectric capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wojda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kamperidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp 309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma electron acceleration in dielectric capillary tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Cassou</w:t>
+                <w:t xml:space="preserve">Modelling of laser-plasma electron acceleration in capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H E Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wojda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.014005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/014005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4639-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Davoine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.095010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498314v1</w:t>
+                <w:t xml:space="preserve">hal-01164334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X Davoine</w:t>
+                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (9), pp.095010. </w:t>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164334v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (19), pp.194804. </w:t>
@@ -6965,64 +6965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (11), pp.113102. </w:t>
@@ -7073,77 +7073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,51 +7194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 228 (5), pp.1803-1814. </w:t>
@@ -7366,51 +7366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,64 +7474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,90 +7591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7715,1194 +7715,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502301v1</w:t>
+                <w:t xml:space="preserve">hal-00502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00502775v1</w:t>
+                <w:t xml:space="preserve">hal-00568830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Norlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 444, pp.737-739. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00568830v1</w:t>
+                <w:t xml:space="preserve">hal-00502470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502725v1</w:t>
+                <w:t xml:space="preserve">hal-00502468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (9), pp.091301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502470v1</w:t>
+                <w:t xml:space="preserve">hal-00502301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 561 (2), pp.310-313. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 364 (1840), pp.601-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502468v1</w:t>
+                <w:t xml:space="preserve">hal-00502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV Wakefield acceleration of low energy electron bunches using Petawatt lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Laser-plasma accelerators: a new tool for science and for society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2010347⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508270v1</w:t>
+                <w:t xml:space="preserve">hal-00508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerators: a new tool for science and for society</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">GeV Wakefield acceleration of low energy electron bunches using Petawatt lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (9), pp.093104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2010347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508744v1</w:t>
+                <w:t xml:space="preserve">hal-00508270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9188,103 +9188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t>
@@ -9322,103 +9322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
@@ -9456,103 +9456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
@@ -9840,90 +9840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10032,51 +10032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,51 +10293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Dutt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.013401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373775v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Firpo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahb Ettoumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Farengo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa570d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943281" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farengo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garcia-Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Luis Garcia-Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Cowan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Kalmykov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bunkers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377812000517" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mochalskyy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4727969" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164120v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farengo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H E Ferrari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Garcia-Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/2/025007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00D4EBE43B86FBC2D9B21860B55D204F55CC3A9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bretagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMGHPDLN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wojda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamperidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4639-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/014005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2390A13063E0D38A4E9745870C95F1B2BC6E72A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>