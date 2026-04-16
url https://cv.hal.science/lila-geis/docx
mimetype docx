--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -72,661 +72,795 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énigme des graviers polis paléolithiques dévoilée</w:t>
+                <w:t xml:space="preserve">Carved in stone: Experimental criteria for identifying Paleolithic bas-relief production techniques and sculptors’ expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd A Courtenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.e0346099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0346099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382186v1</w:t>
+                <w:t xml:space="preserve">hal-05579894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels supports their anthropogenic use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'énigme des graviers polis paléolithiques dévoilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Splendeur des collections antiques du Louvre, 626, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271763v1</w:t>
+                <w:t xml:space="preserve">hal-04382186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Blombos Cave evidence supports a multi-step evolutionary scenario for the culturalization of the human body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels supports their anthropogenic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Geis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona M Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103438⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), pp.e0291552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683667v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological and functional analysis of 80–60 ka bone wedges from Sibudu (KwaZulu-Natal, South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New Blombos Cave evidence supports a multi-step evolutionary scenario for the culturalization of the human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loise van Niekerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20680-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Human Evolution, 184, pp.103438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796237v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technological and functional analysis of 80–60 ka bone wedges from Sibudu (KwaZulu-Natal, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Wadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Geis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.16270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20680-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 115,000-year-old expedient bone technology at Lingjing, Henan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0250156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -736,508 +870,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la technologie de la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle vague : jeunes recherches en arts préhistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. López-Montalvo, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying fluvial abrasion in Ishango (D.R. Congo) and its impact on the study of human behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Courtenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAfA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art à la technique : appréhender la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd A. Courtenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Bocquel; É. Brochard; Pierre Gastou; Lucas Holbrecht; Chloé Lefevre; Aitu Raufauore; Amaëlle Sourbé, Feb 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal microscopy for 3D surface texture characterization of diverse Paleolithic artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1247,374 +1381,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition spatiale des graviers lustrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.488-491, 2025, 978-2-911233-26-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14u08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graviers lustrés : analyse et bilan interprétatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, pp.403-415, 2025, PALEO, 978-2-911233-26-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14u02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air solutréen du Landry en Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée national de Préhistoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie au grand air ! Il y a 23 475 ans : chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, catalogue d’exposition temporaire (12/10/2024-12/05 2025), 2024, 978-2-911233-27-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1624,124 +1758,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petits galets lustrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourment N., Chevallier A., Cretin C. (éds), La vie au grand air ! Il y a 23 475 ans : Chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1751,157 +1885,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2048,51 +2182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loise van Niekerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358496v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A Courtenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loise van Niekerk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358496v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>