--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -844,534 +844,642 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la technologie de la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyon</w:t>
+                <w:t xml:space="preserve">The Taï Bone: New Evidence on the Technology, Spatial Organisation, and Possible Function of Its Engravings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neemias Santos da Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Austin Courtenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle vague : jeunes recherches en arts préhistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. López-Montalvo, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Engraving Bones in Prehistoric Times: Gripping Aids, Decorations, and Symbols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ewa Dutkiewicz; Marieluise Hahn; Éva David; Christian Bentz; Carla Olabe Rodriguez, May 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343607v1</w:t>
+                <w:t xml:space="preserve">hal-05619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying fluvial abrasion in Ishango (D.R. Congo) and its impact on the study of human behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lloyd Courtenay</w:t>
+                <w:t xml:space="preserve">Comprendre la technologie de la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAfA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">La nouvelle vague : jeunes recherches en arts préhistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. López-Montalvo, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343587v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’art à la technique : appréhender la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel (Dordogne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying fluvial abrasion in Ishango (D.R. Congo) and its impact on the study of human behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Courtenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Bocquel; É. Brochard; Pierre Gastou; Lucas Holbrecht; Chloé Lefevre; Aitu Raufauore; Amaëlle Sourbé, Feb 2025, Talence, France</w:t>
+              <w:t xml:space="preserve">SAfA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343528v1</w:t>
+                <w:t xml:space="preserve">hal-05343587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’art à la technique : appréhender la sculpture pariétale par l’expérimentation. Application à la Vénus de Laussel (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Geis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd A. Courtenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Bocquel; É. Brochard; Pierre Gastou; Lucas Holbrecht; Chloé Lefevre; Aitu Raufauore; Amaëlle Sourbé, Feb 2025, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confocal microscopy for 3D surface texture characterization of diverse Paleolithic artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,51 +1489,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition spatiale des graviers lustrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1448,92 +1556,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.488-491, 2025, 978-2-911233-26-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14u08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graviers lustrés : analyse et bilan interprétatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1556,145 +1664,145 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, pp.403-415, 2025, PALEO, 978-2-911233-26-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14u02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air solutréen du Landry en Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,51 +1812,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée national de Préhistoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie au grand air ! Il y a 23 475 ans : chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, catalogue d’exposition temporaire (12/10/2024-12/05 2025), 2024, 978-2-911233-27-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1758,51 +1866,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petits galets lustrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1831,51 +1939,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourment N., Chevallier A., Cretin C. (éds), La vie au grand air ! Il y a 23 475 ans : Chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1885,91 +1993,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,65 +2085,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2182,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A Courtenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loise van Niekerk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358496v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A Courtenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loise van Niekerk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358496v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Santos da Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>