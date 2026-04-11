--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1969,295 +1969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Liebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487167v1</w:t>
+                <w:t xml:space="preserve">hal-00498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Liebe</w:t>
+                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498675v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 153 (6), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (7-8), pp.1130-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du canal radio mobile par un modèle de propagation TUD 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,177 +4730,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of receiver orientation and position on Visible Light Communication link performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Optical Wireless Communications (IWOW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jadvapur University Kolkata, Nov 2015, Kolkata, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257559v1</w:t>
+                <w:t xml:space="preserve">hal-01236710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partioned Shadow Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4942,126 +4877,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of receiver orientation and position on Visible Light Communication link performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Optical Wireless Communications (IWOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWOW.2015.7342254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236710v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Geometry from a Geometric Algebra Perspective</w:t>
               </w:r>
@@ -5231,778 +5231,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858432v1</w:t>
+                <w:t xml:space="preserve">hal-00910245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
+                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostu Oana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913193v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+                <w:t xml:space="preserve">hal-00858432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mora</w:t>
+                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913961v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910245v1</w:t>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage Probability Performance in Mobile Indoor Optical Wireless Communication Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lines Classification in the Conformal Space R^(n+1,1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angel F. Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pise, Italy. 3 p</w:t>
+              <w:t xml:space="preserve">AGACSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746659v1</w:t>
+                <w:t xml:space="preserve">hal-00865114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lines Classification in the Conformal Space R^(n+1,1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outage Probability Performance in Mobile Indoor Optical Wireless Communication Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGACSE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Optical Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pise, Italy. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865114v1</w:t>
+                <w:t xml:space="preserve">hal-00746659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation efficaces du canal de propagation optique sans fil en environnement réel.</w:t>
               </w:r>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European workshop on Integrated Radiocommunicated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Angers, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée d'étude: Propagation électromagnétique dans l'Atmosphère du décamétrique à l'Angström</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,51 +8410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFD6DA5"/>
+    <w:nsid w:val="A4E46A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8641,51 +8641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>