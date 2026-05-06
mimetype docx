--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1969,295 +1969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Liebe</w:t>
+                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498675v1</w:t>
+                <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Liebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487167v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 153 (6), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (7-8), pp.1130-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du canal radio mobile par un modèle de propagation TUD 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,338 +4730,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partioned Shadow Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jadvapur University Kolkata, Nov 2015, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236710v1</w:t>
+                <w:t xml:space="preserve">hal-01155336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partioned Shadow Volumes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of receiver orientation and position on Visible Light Communication link performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Optical Wireless Communications (IWOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWOW.2015.7342254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155336v1</w:t>
+                <w:t xml:space="preserve">hal-01257559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of receiver orientation and position on Visible Light Communication link performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Optical Wireless Communications (IWOW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jadvapur University Kolkata, Nov 2015, Kolkata, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWOW.2015.7342254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257559v1</w:t>
+                <w:t xml:space="preserve">hal-01236710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Geometry from a Geometric Algebra Perspective</w:t>
               </w:r>
@@ -5231,571 +5231,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910245v1</w:t>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mora</w:t>
+                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913961v1</w:t>
+                <w:t xml:space="preserve">hal-00858432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858432v1</w:t>
+                <w:t xml:space="preserve">hal-00913193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
+                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostu Oana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913193v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+                <w:t xml:space="preserve">hal-00910245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines Classification in the Conformal Space R^(n+1,1)</w:t>
               </w:r>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European workshop on Integrated Radiocommunicated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Angers, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée d'étude: Propagation électromagnétique dans l'Atmosphère du décamétrique à l'Angström</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,51 +8410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4E46A8D"/>
+    <w:nsid w:val="132B8E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8641,51 +8641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>