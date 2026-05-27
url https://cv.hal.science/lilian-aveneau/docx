--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">201045804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BmEVBZIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357746746</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -221,2835 +242,2835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Integration With Efficient Importance Sampling for Underwater Wireless Optical Communication Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.73652-73670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3564070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InteropUnityCUDA: A Tool for Interoperability Between Unity and CUDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Algis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.3414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc Blanc: a real time ocean simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Algis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (01), pp.70-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976376v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material characterisation for optical wireless communication combining measurement and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuillier Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqin Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (4), pp.149-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ote2.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Monte Carlo integration models for underwater wireless optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.91557--91571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3201647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Ray-Tracing Based Model Dedicated to Wireless Sensor Network Simulators for Smart Cities Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Alwajeeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.206528-206547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3037135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Wireless Channel Simulation for Communications Inside Aircraft Cockpits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joumessi-Demeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (20), pp.5635-5648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2020.3003989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon mapping with visible kernel domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-018-1505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Convex Space Partition for Ray Tracing in Architectural Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (1), pp.288-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCMC Methods for Realistic Indoor Wireless Optical Channels Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (9), pp.1575 - 1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2017.2662939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioned Shadow Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (2), pp.549-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Simulation of Optical Wireless Channel Application to WBANs with MISO Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.190 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic ambient occlusion using exact from-polygon visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Livia Apostu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (6), pp.727-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2012.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Livia Apostu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.132-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02089.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio wave propagation in curved rectangular tunnels at 5.8 GHz for metro applications, simulations and measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (202), pp.2011-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Liebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00487167v1</w:t>
+                <w:t xml:space="preserve">hal-00498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498675v1</w:t>
+                <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (6), pp.767--778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coordonnées de Plücker revisitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (2), p. 59-68, http://www.irit.fr/REFIG/index.php/refig/article/view/56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact, robust and efficient full visibility computation in the Plücker space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (9-11), p. 773-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-007-0129-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization in computation time for the prediction of radio coverage zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.RS1003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006RS003492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 153 (6), pp.502-509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20045142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une optimisation en temps de calcul pour la prédiction de zones de couverture radioélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (7-8), pp.1130-1156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03001874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du canal radio mobile par un modèle de propagation TUD 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.2001 - N°02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3059,4137 +3080,4137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Organic Solar cells for Indoor Energy Harvesting: Predicting the Photocurrent in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fed-PV, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc Blanc: A Real-Time Ocean Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Algis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3D 2025 – ACM SIGGRAPH Symposium on Interactive 3D Graphics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Jersey City, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient GPU Implementation of Particle Interactions with Cutoff Radius and Few Particles per Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Algis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Parallel Computing and Distributed Systems (PCDS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Underwater Visible Light Positioning Algorithms Using Realistic Propagation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Vegni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Loscrí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Communications Workshops (ICC Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, France. pp.949-954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCWorkshops57953.2023.10283542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Materials for Optical Wireless Channel Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuillier Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqin Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 13th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, France. pp.156-161, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP54353.2022.9908050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Delay performance of Optical Wireless Communication inside Aircraft Cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joumessi-Demeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI France 2020 Workshop - Future Networks: 5G and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casque audio connecté par optique sans fil dans le poste de pilotage d'un avion de ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joumessi Demeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Link Reliability Study of Optical Wireless Headset inside Aircraft Cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joumessi-Demeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Lifi Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Real-Time Shadows using Clustering and Metric Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Symposium on Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Karlsruhe, Germany. pp.1 - 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/sre20181175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and Visible links for medical Body Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global LIFI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Ray Traversal of Constrained Delaunay Tetrahedralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical and geometrical parameters on visible light communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Wireless and Optical Communications (RTUWO) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human body impact on mobile visible light communication link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2016.7573900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Partitioned Shadow Volumes Using Stackless and Hybrid Traversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGSR16: Eurographics Symposium on Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partioned Shadow Volumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jadvapur University Kolkata, Nov 2015, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155336v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of receiver orientation and position on Visible Light Communication link performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Optical Wireless Communications (IWOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWOW.2015.7342254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image rendering: how to make colour from the rendering equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partioned Shadow Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Indian workshop. New perspective on colour and light: science, arts and humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jadvapur University Kolkata, Nov 2015, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236710v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Geometry from a Geometric Algebra Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchs Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Space Partition for Fast Ray Tracing in Architectural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPP 2014 - 9th International Joint Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.225 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostu Oana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858432v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913193v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy visibility evaluation for exact soft shadows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mora</w:t>
+                <w:t xml:space="preserve">Investigation of wireless optical technology for communication between on-body nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Optical Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Castle, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913961v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation intégrale et méthodes aléatoires pour la modélisation du canal optique sans fil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Visualisation interactive de grands bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Optique sans Fil : Problématiques et nouvelles Avancées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 1 page</w:t>
+              <w:t xml:space="preserve">AFIG 2013 - 26èmes journées de l'Association Française d'Informatique Graphique et du chapitre français d'Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910245v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines Classification in the Conformal Space R^(n+1,1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel F. Tenorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGACSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outage Probability Performance in Mobile Indoor Optical Wireless Communication Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optical Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pise, Italy. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation efficaces du canal de propagation optique sans fil en environnement réel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Behlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques Modélisation du visible au THz &amp; Plasmonique moléculaire et hybride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Troyes, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing Discrete Geometry using the Conformal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGACSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et tracé de photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for n-dimension Visibility Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGACSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnal Indoor Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Barcelonne, Spain. pp.2421-2425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path finding based on Monte Carlo techniques compared with a full ray tracing approach in narrow and wide bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Milan, Italy. pp.271-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1387956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of radio coverage zone using a spatial partitionment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Orlando, United States. pp.2421-2425, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2003.1284979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acceleration technique for the radioelectric coverage prediction in small and microcell configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European workshop on Integrated Radiocommunicated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Angers, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique d'accélération pour la prédiction de zone de couverture radioélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée d'étude: Propagation électromagnétique dans l'Atmosphère du décamétrique à l'Angström</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7199,154 +7220,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Defined Radio 802.11 Infrared Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joumessi Demeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European GNURADIO Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7356,651 +7377,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient simulation of fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuillier Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masaki Kanao; Genti Toyokuni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Waves - Probing Earth System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, Seismic Waves - Probing Earth System, 978-1-78985-328-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.86619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Geometry from a Geometric Algebra Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchs Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8668, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.358-369, 2014, Lecture Notes in Computer Science, 978-3-319-09954-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Yi Zheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Propagation Theories and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, http://www.intechopen.com/books/wave-propagation-theories-and-applications/ray-launching-modeling-in, 2013, 978-953-51-0979-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/51881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.239-260, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for n-dimensional Visibility Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léo Dorst, Joan Lasenby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Geometric Algebra in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.273-294, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-811-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,231 +8031,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de photons et visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8244,105 +8265,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle, calculs et applications de la visibilité en dimension $n$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Poitiers, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00979543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8410,51 +8431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="132B8E41"/>
+    <w:nsid w:val="5FB3AADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8641,51 +8662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-aveneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3129-1149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088652785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201045804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BmEVBZIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357746746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqin Xiao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.3414" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976376v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ote2.12098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi-Demeffo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2662939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.12.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W3ZCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02089.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0129-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKFZSN03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9908050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joumessi Demeffo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aveneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ghazanfarpour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20181175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7573900" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOW.2015.7342254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostu Oana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel F. Tenorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1387956" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319099545" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_30" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>