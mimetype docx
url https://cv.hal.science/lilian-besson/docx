--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -831,243 +831,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Spectrum Learning for IoT Wireless Networks Collision Mitigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNU Radio Implementation of MALIN: &amp;quot;Multi-Armed bandits Learning for Internet-of-things Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIoT 2019 - 1st International Workshop on Intelligent Systems for the Internet of Things</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144465v1</w:t>
+                <w:t xml:space="preserve">hal-02006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNU Radio Implementation of MALIN: &amp;quot;Multi-Armed bandits Learning for Internet-of-things Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Spectrum Learning for IoT Wireless Networks Collision Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIoT 2019 - 1st International Workshop on Intelligent Systems for the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Santorin, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006825v1</w:t>
+                <w:t xml:space="preserve">hal-02144465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-Confidence Bound for Channel Selection in LPWA Networks with Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,221 +1555,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed bandit Learning in Iot Networks (MALIN)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">Séminaire « IETR : Interagir Evaluer Transmettre Réunir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013866v1</w:t>
+                <w:t xml:space="preserve">hal-02013847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Armed bandit Learning in Iot Networks (MALIN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « IETR : Interagir Evaluer Transmettre Réunir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013847v1</w:t>
+                <w:t xml:space="preserve">hal-02013866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,164 +1833,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPyBandits: an Experimental Framework for Single and Multi-Players Multi-Arms Bandits Algorithms in Python</w:t>
+                <w:t xml:space="preserve">What Doubling Tricks Can and Can't Do for Multi-Armed Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840022v1</w:t>
+                <w:t xml:space="preserve">hal-01736357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Doubling Tricks Can and Can't Do for Multi-Armed Bandits</w:t>
+                <w:t xml:space="preserve">SMPyBandits: an Experimental Framework for Single and Multi-Players Multi-Arms Bandits Algorithms in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736357v1</w:t>
+                <w:t xml:space="preserve">hal-01840022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2276,51 +2276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05FF5297"/>
+    <w:nsid w:val="CC000364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2424,51 +2424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7D96422"/>
+    <w:nsid w:val="11D807B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-besson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2767-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24252883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.ens-cachan.fr/version-francaise/haut-de-page/annuaire/besson-lilian-128754.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/version-anglaise/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/lilian-besson--292020.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.crans.org/besson/info1_algo1_2019/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/panama/team-members/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/phd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/scee/membres.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ietr.fr/spip.php?auteur1069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/perso/cmoy/recherche.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chercheurs.lille.inria.fr/ekaufman/research.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/sequel/team-members/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/teaching.en.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/agregation-option-d/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensai.fr/formation/id-1re-annee.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CSUP0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-besson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2767-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24252883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.ens-cachan.fr/version-francaise/haut-de-page/annuaire/besson-lilian-128754.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/version-anglaise/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/lilian-besson--292020.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.crans.org/besson/info1_algo1_2019/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/panama/team-members/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/phd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/scee/membres.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ietr.fr/spip.php?auteur1069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/perso/cmoy/recherche.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chercheurs.lille.inria.fr/ekaufman/research.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/sequel/team-members/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/teaching.en.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/agregation-option-d/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensai.fr/formation/id-1re-annee.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CSUP0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>