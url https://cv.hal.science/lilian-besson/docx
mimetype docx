--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -106,155 +106,176 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24252883X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bt3upq8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lilian Besson</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, un ancien </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">élève</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> en Mathématiques et Informatique à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ENS de Cachan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Je suis un programmeur passionné, défenseur du mouvement open-source et un jeune chercheur en apprentissage statistique, théorie de l'apprentissage machine et radio intelligente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis août 2019, je suis désormais un jeune professeur agrégé (avec un statut d'agrégé préparateur) à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ENS Rennes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, en charge de la préparation à l'agrégation de mathématiques, option informatique (au niveau M2), et en charge de cours pour l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">introduction à l'algorithmique et algorithmique avancée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis également chercheur associé au sein de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">l'équipe PANAMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> de l'IRISA et de l'INRIA Rennes. Mes intérêts de recherche se situent entre l'apprentissage séquentiel, les méthodes de décomposition tensorielles, la radio intelligente, Python et les logiciels libres, et d'autres directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis septembre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2016</w:t>
@@ -264,167 +285,167 @@
         <w:t xml:space="preserve"> jusqu'à l'automne </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'effectuais </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ma thèse de doctorat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à CentraleSupélec (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Équipe SCEE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire IETR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) à Rennes (France), avec </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Christophe Moy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Emilie Kaufmann</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Inria, Équipe SequeL, Laboratoire CRIStAL, à Lille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Ma thèse porte sur les modèles de bandits multi-bras multi-joueurs appliqués aux radio-télécommunications, en particulier à des problèmes liés à l'Internet des Objets (IoT). Je suis désormais docteur en télécommunications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Et j'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">enseignais</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 64h / an en informatique théorique à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ENS Rennes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (pour la classe de préparation à l'agrégation de mathématiques, option informatique, niveau M2), à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ENSAI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (cours de complexité et calculabilté, niveau L3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -458,254 +479,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Change-Point Detection for Tackling Piecewise-Stationary Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seznec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized spectrum learning for radio collision mitigation in ultra-dense IoT networks: LoRaWAN case study and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (11-12), pp.711-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-020-00795-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -715,829 +736,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer en OCaml pour et sur les calculatrices Numworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2026 – 37es Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Kerjean; Yannick Zakowski, Jan 2026, Oberbronn, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNU Radio Implementation of MALIN: &amp;quot;Multi-Armed bandits Learning for Internet-of-things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Spectrum Learning for IoT Wireless Networks Collision Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIoT 2019 - 1st International Workshop on Intelligent Systems for the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-Confidence Bound for Channel Selection in LPWA Networks with Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Workshop on Mathematical Tools and technologies for IoT and mMTC Networks Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Mary, Samir Perlaza, Petar Popovski, Apr 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non asymptotique d'un test séquentiel de détection de rupture et application aux bandits non stationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.173-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76207-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mehryar Mohri; Karthik Sridharan, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Multi-Armed Bandits Learning Algorithms for Opportunistic Spectrum Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WCNC - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1547,275 +1568,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « IETR : Interagir Evaluer Transmettre Réunir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed bandit Learning in Iot Networks (MALIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'IETR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1825,166 +1846,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Doubling Tricks Can and Can't Do for Multi-Armed Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMPyBandits: an Experimental Framework for Single and Multi-Players Multi-Arms Bandits Algorithms in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1994,100 +2015,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Players Bandit Algorithms for Internet of Things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. CentraleSupélec, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019CSUP0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02491380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,118 +2118,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia, my new friend for computing and optimization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01830248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2276,51 +2297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC000364"/>
+    <w:nsid w:val="D8AB536D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2424,51 +2445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11D807B5"/>
+    <w:nsid w:val="F9BB4EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-besson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2767-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24252883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.ens-cachan.fr/version-francaise/haut-de-page/annuaire/besson-lilian-128754.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/version-anglaise/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/lilian-besson--292020.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.crans.org/besson/info1_algo1_2019/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/panama/team-members/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/phd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/scee/membres.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ietr.fr/spip.php?auteur1069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/perso/cmoy/recherche.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chercheurs.lille.inria.fr/ekaufman/research.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/sequel/team-members/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/teaching.en.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/agregation-option-d/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensai.fr/formation/id-1re-annee.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CSUP0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-besson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2767-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24252883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bt3upq8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.ens-cachan.fr/version-francaise/haut-de-page/annuaire/besson-lilian-128754.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/version-anglaise/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/lilian-besson--292020.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.crans.org/besson/info1_algo1_2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/panama/team-members/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/phd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/scee/membres.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ietr.fr/spip.php?auteur1069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/perso/cmoy/recherche.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chercheurs.lille.inria.fr/ekaufman/research.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/sequel/team-members/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.crans.org/besson/teaching.en.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dit.ens-rennes.fr/agregation-option-d/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensai.fr/formation/id-1re-annee.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CSUP0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>