--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -126,513 +126,513 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
+                <w:t xml:space="preserve">Asymptotic model for the forward scattering of large refracting spheres: interference of refraction with the diffraction of a disk and a complex ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">21st Electromagnetic and Light Scattering Conference (ELS XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milazzo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344484v1</w:t>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-02008815v1</w:t>
+                <w:t xml:space="preserve">hal-05348444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic model for the forward scattering of large refracting spheres: interference of refraction with the diffraction of a disk and a complex ring</w:t>
+                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Electromagnetic and Light Scattering Conference (ELS XXI)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-theory and Heterotic Duality, Weierstrass Models from Wilson lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (10), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08467-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry of ℝ+ × E3(3) exceptional field theory and F-theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 08, pp.073. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348444v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2019)073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -752,125 +752,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
+                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797695v1</w:t>
+                <w:t xml:space="preserve">hal-04797626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -886,368 +925,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
+                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
+              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797626v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
+                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797713v1</w:t>
+                <w:t xml:space="preserve">hal-04797543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
+                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797543v1</w:t>
+                <w:t xml:space="preserve">hal-04797695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1426,51 +1426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8A3B9D4"/>
+    <w:nsid w:val="841AC1ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1657,51 +1657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9230-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08467-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03015857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9230-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08467-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03015857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>