--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -126,513 +126,513 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic model for the forward scattering of large refracting spheres: interference of refraction with the diffraction of a disk and a complex ring</w:t>
+                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Electromagnetic and Light Scattering Conference (ELS XXI)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348444v1</w:t>
+                <w:t xml:space="preserve">hal-05344506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-theory and Heterotic Duality, Weierstrass Models from Wilson lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (10), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08467-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry of ℝ+ × E3(3) exceptional field theory and F-theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 08, pp.073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2019)073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
+                <w:t xml:space="preserve">Asymptotic model for the forward scattering of large refracting spheres: interference of refraction with the diffraction of a disk and a complex ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...251 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Electromagnetic and Light Scattering Conference (ELS XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milazzo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2019)073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008815v1</w:t>
+                <w:t xml:space="preserve">hal-05348444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1426,51 +1426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="841AC1ED"/>
+    <w:nsid w:val="2735BF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1657,51 +1657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9230-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08467-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03015857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9230-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08467-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03015857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>