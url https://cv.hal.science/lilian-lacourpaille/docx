--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -167,161 +167,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Zech</w:t>
+                <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K Engstad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110351v1</w:t>
+                <w:t xml:space="preserve">hal-05147674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
               </w:r>
@@ -333,328 +329,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirik Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Astrid Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Doguet</w:t>
+                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin K Engstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147674v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -718,90 +718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -967,455 +967,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frouin</w:t>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+                <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frouin</w:t>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Desfontaines</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536930v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Boulaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1499,732 +1499,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663257v1</w:t>
+                <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075585v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
+                <w:t xml:space="preserve">Revealing the unique features of each individual's muscle activation signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+                <w:t xml:space="preserve">Fabian Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (174), pp.20200770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197457v1</w:t>
+                <w:t xml:space="preserve">hal-03298503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thomare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the unique features of each individual's muscle activation signatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Horst</w:t>
+                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (174), pp.20200770. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298503v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2386,472 +2386,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325152v1</w:t>
+                <w:t xml:space="preserve">hal-03313692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.1076-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313692v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Frey</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-03563348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of toe dorsiflexion on the regional distribution of plantar fascia shear wave velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Chino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sasahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,377 +2879,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vogel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563380v1</w:t>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563348v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
@@ -3313,77 +3313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
@@ -3421,103 +3421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J.R. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,291 +3675,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+                <w:t xml:space="preserve">hal-01491986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491986v1</w:t>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,90 +4023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4151,389 +4151,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.137 - 137. </w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616635v1</w:t>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.137 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4573,397 +4573,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e490-e496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+                <w:t xml:space="preserve">hal-03601570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Heales</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tucker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.e490-e496. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601570v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
@@ -5001,90 +5001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5147,90 +5147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maïsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5264,77 +5264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.N19-N28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,77 +5510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5658,103 +5658,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Consistency and Negative Label Transfer for 3D freehand US Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 23rd International Conference on Medical Image Computing and Computer Assisted Intervention,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. </w:t>
@@ -5784,143 +5784,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5939,146 +5939,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deep learning-based lower-limb muscles segmentation for volume quantification with transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of 3D ultrasound imaging to m hamstring muscle and tendon volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sevilla, Spain. https://fis-db.dshs-koeln.de/ws/portalfiles/portal/8760865/BOA_WEB.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6088,105 +6213,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des stratégies individuelles d’activation musculaire et de leurs conséquences mécaniques et structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Nantes université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04546387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6333,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>