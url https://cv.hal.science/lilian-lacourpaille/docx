--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -167,157 +167,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
+                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Morin</w:t>
+                <w:t xml:space="preserve">Astrid Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Doguet</w:t>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin K Engstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147674v2</w:t>
+                <w:t xml:space="preserve">hal-05110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
               </w:r>
@@ -329,332 +333,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eirik Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Zech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K Engstad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110351v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -718,90 +718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirik Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -967,455 +967,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frouin</w:t>
+                <w:t xml:space="preserve">A. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Desfontaines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536930v1</w:t>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Boulaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1499,732 +1499,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075585v1</w:t>
+                <w:t xml:space="preserve">hal-03663257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663257v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the unique features of each individual's muscle activation signatures</w:t>
+                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Horst</w:t>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (174), pp.20200770. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298503v1</w:t>
+                <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thomare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the unique features of each individual's muscle activation signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
+                <w:t xml:space="preserve">Fabian Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (174), pp.20200770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197457v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2386,472 +2386,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.1076-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313692v1</w:t>
+                <w:t xml:space="preserve">hal-03325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325152v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563348v1</w:t>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of toe dorsiflexion on the regional distribution of plantar fascia shear wave velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Chino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sasahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,377 +2879,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Frey</w:t>
+                <w:t xml:space="preserve">Clément Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-03563380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563380v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
@@ -3313,77 +3313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
@@ -3421,103 +3421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J.R. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,291 +3675,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491986v1</w:t>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+                <w:t xml:space="preserve">hal-01491986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,90 +4023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4151,389 +4151,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.137 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+                <w:t xml:space="preserve">hal-01616635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616635v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4573,664 +4573,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601570v1</w:t>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e490-e496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Magot</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407908v1</w:t>
+                <w:t xml:space="preserve">hal-01616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dibie</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01616669v1</w:t>
+                <w:t xml:space="preserve">hal-03407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maïsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5264,77 +5264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.N19-N28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,77 +5510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5658,103 +5658,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Consistency and Negative Label Transfer for 3D freehand US Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 23rd International Conference on Medical Image Computing and Computer Assisted Intervention,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. </w:t>
@@ -5824,103 +5824,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5958,90 +5958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based lower-limb muscles segmentation for volume quantification with transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -6070,90 +6070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of 3D ultrasound imaging to m hamstring muscle and tendon volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6227,51 +6227,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des stratégies individuelles d’activation musculaire et de leurs conséquences mécaniques et structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Nantes université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>