--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -133,1834 +133,1834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+                <w:t xml:space="preserve">Impact of Correcting for Pelvic Tilt on the Assessment of Concentric Hip Extension Torque: Validity and Reliability of Isokinetic Dynamometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Zech</w:t>
+                <w:t xml:space="preserve">András Hegyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K Engstad</w:t>
+                <w:t xml:space="preserve">Annamária Péter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (5), pp.e70300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110351v1</w:t>
+                <w:t xml:space="preserve">hal-05627881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
+                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
+                <w:t xml:space="preserve">Astrid Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Seynnes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036906v1</w:t>
+                <w:t xml:space="preserve">hal-05110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Doguet</w:t>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147674v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
+                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bizet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Titouan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00859.2024⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983853v1</w:t>
+                <w:t xml:space="preserve">hal-05147674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Tallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00859.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05753-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017112v1</w:t>
+                <w:t xml:space="preserve">hal-04983853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Field Methods to Estimate the Pelvic Tilt in Sprinting and the Relationship between Prior Hamstring Injury and the Pelvic Tilt in Elite Female Soccer Players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
+                <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jhk/194851⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05753-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114989v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validating Field Methods to Estimate the Pelvic Tilt in Sprinting and the Relationship between Prior Hamstring Injury and the Pelvic Tilt in Elite Female Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Hegyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frouin</w:t>
+                <w:t xml:space="preserve">Alexis Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Mcnair</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jhk/194851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frouin</w:t>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Boulaouche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05257-6⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04142224v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
+                <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ines Boulaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663257v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A very low volume of Nordic hamstring exercise increases maximal eccentric strength and reduces hamstring injury rate in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2021-0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197457v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thomare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thomare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
               <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2050,64 +2050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (174), pp.20200770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2135,3506 +2135,3640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
+                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215789v1</w:t>
+                <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
+                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Aurélie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Hollander</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297167v1</w:t>
+                <w:t xml:space="preserve">hal-05215789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Fayet</w:t>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.653-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325152v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.1076-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313692v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Blessure aux ischio-jambiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-03313692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of toe dorsiflexion on the regional distribution of plantar fascia shear wave velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Chino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sasahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.11-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563380v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563348v1</w:t>
+                <w:t xml:space="preserve">hal-03563380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Point</w:t>
+                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Frey</w:t>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569863v1</w:t>
+                <w:t xml:space="preserve">hal-03563348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Maxime Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329543v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.187260⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409623v1</w:t>
+                <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Texture Anisotropy as an Estimate of Muscle Quality in Ultrasound Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.187260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962400v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Local Texture Anisotropy as an Estimate of Muscle Quality in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume J.R. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (5), pp.1133-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491986v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of warm‐up on hamstring muscles stiffness: Cycling vs foam rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337682v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570060v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616635v1</w:t>
+                <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.137 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491997v1</w:t>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601570v1</w:t>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e490-e496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616669v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Magot</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407908v1</w:t>
+                <w:t xml:space="preserve">hal-01616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409215v1</w:t>
+                <w:t xml:space="preserve">hal-03407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/3/N19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409840v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.N19-N28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/3/N19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5644,163 +5778,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Consistency and Negative Label Transfer for 3D freehand US Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 23rd International Conference on Medical Image Computing and Computer Assisted Intervention,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59710-8_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5810,400 +5944,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based lower-limb muscles segmentation for volume quantification with transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of 3D ultrasound imaging to m hamstring muscle and tendon volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sevilla, Spain. https://fis-db.dshs-koeln.de/ws/portalfiles/portal/8760865/BOA_WEB.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,105 +6347,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des stratégies individuelles d’activation musculaire et de leurs conséquences mécaniques et structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Nantes université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04546387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6458,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-news.univ-nantes.fr/23-projets-nantais-laureats-de-lappel-a-projets-generique-anr-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-valorisation.fr/nos-actualites/decouvrez-le-programme-de-maturation-quadrature/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annam&#225;ria P&#233;ter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cadu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/194851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2021-0445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J.R. Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.12.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>