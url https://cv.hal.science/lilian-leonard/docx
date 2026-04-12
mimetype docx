--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Léonard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable &amp;quot;appui scientifique à la création d'aires protégées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-4169-1738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau cohérent d’aires protégées : la mise en œuvre du premier PAN de la SNAP en métropole – Bilan de l’enquête auprès des DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution du réseau d’aires protégées français de 2021 à 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur les espèces de mollusques de la DHFF faisant l'objet d'une insuffisance du réseau Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04154466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de réflexion relative à la mise en place d'un système d'information aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des Espaces naturels sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 9 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidats pour un ajout dans la liste des oiseaux migrateurs non annexe I - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic au renforcement du réseau des aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'aide à la décision pour la création du douzième Parc national de zone humides - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et lacunes du réseau d'aires protégées métropolitain terrestre au regard des enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’avancement de la mise en oeuvre des projets SCAP - Sollicitation des DREAL de février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des couches nationales des Espaces naturels sensibles et des Sites Classés - étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'enquête nationale sur la mise en oeuvre des APHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les concepts de « pleine naturalité » et de « protection forte » pour soutenir la définition de nouveaux objectifs dans le cadre de la Stratégie nationale aires protégées 2020-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la SCAP et diagnostic 2019 du réseau d'aires protégées métropolitain terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'évaluation des enjeux biologiques du secteur du Vallon du Vivier (76) dans un projet de création de RNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des espaces protégés par rapport aux enjeux de biodiversité des milieux humides métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2017-2018 des mises à jour de la base Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des listes de sites potentiels pour un classement en Réserve Naturelle en lien avec les projets SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arrêtés Préfectoraux de Protection de Biotope (APPB) : état des lieux du réseau national et de la mise en œuvre de l'outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des types d'espaces protégés non inclus dans la base nationale EP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de la mise en œuvre des projets SCAP - Sollicitation des DREAL de janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Création d'Aires Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la méthodologie pour le diagnostic patrimonial du réseau d'aires protégées dans le cadre de la SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Brugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation d'un demi-siècle de suivis hydrologiques et climatologiques : le cas de trois zones humides du Laonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFG Climat et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2015, Paris, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Colloque national de malacologie continentale - 11, 12 & 13 octobre 2023, Besançon (25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ryelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France. Conservatoire botanique national de Franche-Comté - Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), 151 p., 2024, 978-2-494600-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04265084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la quête &amp;quot;Qu'il est gros cet escargot&amp;quot; 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire hors série de la Société géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 ans d'inventaire national du patrimoine national du patrimoine géologique (INPG) : bilan, usages, perspectives, 17, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître et prendre en compte la malacofaune de France : retour sur le colloque national de malacologie continentale – Nantes, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le Bulime trois-dents Chondrula tridens (O.F. Müller, 1774) sur deux Espaces naturels sensibles du Val-d'Oise et synthèse des observations réalisées jusqu'à ce jour en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'acquisition de connaissance pour l'inventaire des ZNIEFF : exemple des Mollusques continentaux déterminants en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Asara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du Vertigo strié Vertigo substriata (Jeffreys, 1833) en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un inventaire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mention départementale d'Helix lucorum Linnaeus, 1758 en Seine-Saint-Denis et données malacologiques du Parc des Beaumonts (Montreuil, Seine-Saint-Denis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderhamane Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque national de malacologie continentale, Nantes, 6 et 7 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2020, arts 7-9, 12, 14, 16 ; vol. 2021, arts 2, 4, 6, 8, 10, 12, 15, 16, 148 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des résumés du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série (2), 45 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Canivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 113 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02307408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Léonard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable &amp;quot;appui scientifique à la création d'aires protégées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-4169-1738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution du réseau d’aires protégées français de 2021 à 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau cohérent d’aires protégées : la mise en œuvre du premier PAN de la SNAP en métropole – Bilan de l’enquête auprès des DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de réflexion relative à la mise en place d'un système d'information aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur les espèces de mollusques de la DHFF faisant l'objet d'une insuffisance du réseau Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04154466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des Espaces naturels sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 9 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidats pour un ajout dans la liste des oiseaux migrateurs non annexe I - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic au renforcement du réseau des aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'aide à la décision pour la création du douzième Parc national de zone humides - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et lacunes du réseau d'aires protégées métropolitain terrestre au regard des enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’avancement de la mise en oeuvre des projets SCAP - Sollicitation des DREAL de février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des couches nationales des Espaces naturels sensibles et des Sites Classés - étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'enquête nationale sur la mise en oeuvre des APHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la SCAP et diagnostic 2019 du réseau d'aires protégées métropolitain terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les concepts de « pleine naturalité » et de « protection forte » pour soutenir la définition de nouveaux objectifs dans le cadre de la Stratégie nationale aires protégées 2020-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arrêtés Préfectoraux de Protection de Biotope (APPB) : état des lieux du réseau national et de la mise en œuvre de l'outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'évaluation des enjeux biologiques du secteur du Vallon du Vivier (76) dans un projet de création de RNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2017-2018 des mises à jour de la base Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des espaces protégés par rapport aux enjeux de biodiversité des milieux humides métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des listes de sites potentiels pour un classement en Réserve Naturelle en lien avec les projets SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la méthodologie pour le diagnostic patrimonial du réseau d'aires protégées dans le cadre de la SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des types d'espaces protégés non inclus dans la base nationale EP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de la mise en œuvre des projets SCAP - Sollicitation des DREAL de janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Création d'Aires Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Brugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation d'un demi-siècle de suivis hydrologiques et climatologiques : le cas de trois zones humides du Laonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFG Climat et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2015, Paris, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Colloque national de malacologie continentale - 11, 12 & 13 octobre 2023, Besançon (25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ryelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France. Conservatoire botanique national de Franche-Comté - Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), 151 p., 2024, 978-2-494600-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04265084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la quête &amp;quot;Qu'il est gros cet escargot&amp;quot; 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire hors série de la Société géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 ans d'inventaire national du patrimoine national du patrimoine géologique (INPG) : bilan, usages, perspectives, 17, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le Bulime trois-dents Chondrula tridens (O.F. Müller, 1774) sur deux Espaces naturels sensibles du Val-d'Oise et synthèse des observations réalisées jusqu'à ce jour en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'acquisition de connaissance pour l'inventaire des ZNIEFF : exemple des Mollusques continentaux déterminants en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître et prendre en compte la malacofaune de France : retour sur le colloque national de malacologie continentale – Nantes, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Asara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du Vertigo strié Vertigo substriata (Jeffreys, 1833) en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un inventaire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mention départementale d'Helix lucorum Linnaeus, 1758 en Seine-Saint-Denis et données malacologiques du Parc des Beaumonts (Montreuil, Seine-Saint-Denis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderhamane Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque national de malacologie continentale, Nantes, 6 et 7 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2020, arts 7-9, 12, 14, 16 ; vol. 2021, arts 2, 4, 6, 8, 10, 12, 15, 16, 148 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des résumés du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série (2), 45 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Canivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 113 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02307408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00CF7608"/>
+    <w:nsid w:val="798E6679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4169-1738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Suarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466901v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04154466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryelandt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamane Latreche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4169-1738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466901v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Suarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04154466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryelandt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamane Latreche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>