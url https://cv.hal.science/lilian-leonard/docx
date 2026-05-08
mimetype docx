--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Léonard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable &amp;quot;appui scientifique à la création d'aires protégées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-4169-1738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution du réseau d’aires protégées français de 2021 à 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau cohérent d’aires protégées : la mise en œuvre du premier PAN de la SNAP en métropole – Bilan de l’enquête auprès des DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de réflexion relative à la mise en place d'un système d'information aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur les espèces de mollusques de la DHFF faisant l'objet d'une insuffisance du réseau Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04154466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des Espaces naturels sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 9 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidats pour un ajout dans la liste des oiseaux migrateurs non annexe I - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic au renforcement du réseau des aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'aide à la décision pour la création du douzième Parc national de zone humides - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et lacunes du réseau d'aires protégées métropolitain terrestre au regard des enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’avancement de la mise en oeuvre des projets SCAP - Sollicitation des DREAL de février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des couches nationales des Espaces naturels sensibles et des Sites Classés - étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'enquête nationale sur la mise en oeuvre des APHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la SCAP et diagnostic 2019 du réseau d'aires protégées métropolitain terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les concepts de « pleine naturalité » et de « protection forte » pour soutenir la définition de nouveaux objectifs dans le cadre de la Stratégie nationale aires protégées 2020-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arrêtés Préfectoraux de Protection de Biotope (APPB) : état des lieux du réseau national et de la mise en œuvre de l'outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'évaluation des enjeux biologiques du secteur du Vallon du Vivier (76) dans un projet de création de RNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2017-2018 des mises à jour de la base Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des espaces protégés par rapport aux enjeux de biodiversité des milieux humides métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des listes de sites potentiels pour un classement en Réserve Naturelle en lien avec les projets SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la méthodologie pour le diagnostic patrimonial du réseau d'aires protégées dans le cadre de la SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des types d'espaces protégés non inclus dans la base nationale EP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de la mise en œuvre des projets SCAP - Sollicitation des DREAL de janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Création d'Aires Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Brugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation d'un demi-siècle de suivis hydrologiques et climatologiques : le cas de trois zones humides du Laonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFG Climat et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2015, Paris, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Colloque national de malacologie continentale - 11, 12 & 13 octobre 2023, Besançon (25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ryelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France. Conservatoire botanique national de Franche-Comté - Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), 151 p., 2024, 978-2-494600-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04265084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la quête &amp;quot;Qu'il est gros cet escargot&amp;quot; 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire hors série de la Société géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 ans d'inventaire national du patrimoine national du patrimoine géologique (INPG) : bilan, usages, perspectives, 17, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le Bulime trois-dents Chondrula tridens (O.F. Müller, 1774) sur deux Espaces naturels sensibles du Val-d'Oise et synthèse des observations réalisées jusqu'à ce jour en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'acquisition de connaissance pour l'inventaire des ZNIEFF : exemple des Mollusques continentaux déterminants en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître et prendre en compte la malacofaune de France : retour sur le colloque national de malacologie continentale – Nantes, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Asara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du Vertigo strié Vertigo substriata (Jeffreys, 1833) en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un inventaire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mention départementale d'Helix lucorum Linnaeus, 1758 en Seine-Saint-Denis et données malacologiques du Parc des Beaumonts (Montreuil, Seine-Saint-Denis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderhamane Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque national de malacologie continentale, Nantes, 6 et 7 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2020, arts 7-9, 12, 14, 16 ; vol. 2021, arts 2, 4, 6, 8, 10, 12, 15, 16, 148 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des résumés du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série (2), 45 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Canivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 113 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02307408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Léonard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable &amp;quot;appui scientifique à la création d'aires protégées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-4169-1738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau cohérent d’aires protégées : la mise en œuvre du premier PAN de la SNAP en métropole – Bilan de l’enquête auprès des DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution du réseau d’aires protégées français de 2021 à 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de réflexion relative à la mise en place d'un système d'information aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur les espèces de mollusques de la DHFF faisant l'objet d'une insuffisance du réseau Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04154466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et proposition d'une démarche pour la constitution d'une couche nationale des Espaces naturels sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 9 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidats pour un ajout dans la liste des oiseaux migrateurs non annexe I - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic au renforcement du réseau des aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'aide à la décision pour la création du douzième Parc national de zone humides - Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’avancement de la mise en oeuvre des projets SCAP - Sollicitation des DREAL de février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et lacunes du réseau d'aires protégées métropolitain terrestre au regard des enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04248028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des couches nationales des Espaces naturels sensibles et des Sites Classés - étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'enquête nationale sur la mise en oeuvre des APHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la SCAP et diagnostic 2019 du réseau d'aires protégées métropolitain terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les concepts de « pleine naturalité » et de « protection forte » pour soutenir la définition de nouveaux objectifs dans le cadre de la Stratégie nationale aires protégées 2020-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2017-2018 des mises à jour de la base Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'évaluation des enjeux biologiques du secteur du Vallon du Vivier (76) dans un projet de création de RNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des espaces protégés par rapport aux enjeux de biodiversité des milieux humides métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des listes de sites potentiels pour un classement en Réserve Naturelle en lien avec les projets SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2018, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arrêtés Préfectoraux de Protection de Biotope (APPB) : état des lieux du réseau national et de la mise en œuvre de l'outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des types d'espaces protégés non inclus dans la base nationale EP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de la mise en œuvre des projets SCAP - Sollicitation des DREAL de janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Création d'Aires Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04287564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la méthodologie pour le diagnostic patrimonial du réseau d'aires protégées dans le cadre de la SCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Brugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation d'un demi-siècle de suivis hydrologiques et climatologiques : le cas de trois zones humides du Laonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFG Climat et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2015, Paris, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Colloque national de malacologie continentale - 11, 12 & 13 octobre 2023, Besançon (25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ryelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque national de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France. Conservatoire botanique national de Franche-Comté - Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), 151 p., 2024, 978-2-494600-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04265084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la quête &amp;quot;Qu'il est gros cet escargot&amp;quot; 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire hors série de la Société géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 ans d'inventaire national du patrimoine national du patrimoine géologique (INPG) : bilan, usages, perspectives, 17, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître et prendre en compte la malacofaune de France : retour sur le colloque national de malacologie continentale – Nantes, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le Bulime trois-dents Chondrula tridens (O.F. Müller, 1774) sur deux Espaces naturels sensibles du Val-d'Oise et synthèse des observations réalisées jusqu'à ce jour en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'acquisition de connaissance pour l'inventaire des ZNIEFF : exemple des Mollusques continentaux déterminants en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Asara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du Vertigo strié Vertigo substriata (Jeffreys, 1833) en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un inventaire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mention départementale d'Helix lucorum Linnaeus, 1758 en Seine-Saint-Denis et données malacologiques du Parc des Beaumonts (Montreuil, Seine-Saint-Denis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderhamane Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque national de malacologie continentale, Nantes, 6 et 7 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2020, arts 7-9, 12, 14, 16 ; vol. 2021, arts 2, 4, 6, 8, 10, 12, 15, 16, 148 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des résumés du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série (2), 45 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Canivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 113 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04431467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le niveau d'intégration des sites d'intérêt géologique dans le réseau d'aires protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02307408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="798E6679"/>
+    <w:nsid w:val="BACA8C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4169-1738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466901v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Suarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04154466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryelandt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamane Latreche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4169-1738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Suarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466901v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04154466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryelandt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamane Latreche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>