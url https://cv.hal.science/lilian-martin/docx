--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9781-2632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164855645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observation et étude des neutrinos de très haute énergie dans l'expérience KM3NeT en mer Méditerranée. R&D autour du radio télescope NenuFAR à l'observatoire radioastronomique de Nançay pour l'observation de signaux transitoires ultra-courts.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Data Filter for the KM3NeT Neutrino Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1083, pp.171097. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2025.171097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_{\mu}$ flux with six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (8), pp.871. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing invisible neutrino decay with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Dark Matter with the KM3NeT Neutrino Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.058. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-standard neutrino interactions with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.073. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/02/073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an ultra-high-energy cosmic neutrino with KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 638 (8050), pp.376-382. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tau neutrinos and non-unitary neutrino mixing with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 07, pp.213. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2025)213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT Constraint on Lorentz-Violating Superluminal Neutrino Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potential cosmogenic origin of the ultra-high-energy event KM3-230213A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 984 (2), pp.L41. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adcc29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for quantum decoherence in neutrino oscillations with six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.039. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ultra-high-energy event KM3-230213A within the global neutrino landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.031016. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/yypk-zmb8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gSeaGen code by KM3NeT: an efficient tool to propagate muons simulated with CORSIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comput.Phys.Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.109660. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for neutrino counterparts of gravitational waves from the LIGO/Virgo third observing run with KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04, pp.026. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/04/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded software of the KM3NeT central logic board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comput.Phys.Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.109036. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2023.109036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Board of the KM3NeT Digital Optical Module: design, upgrade, and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (11), pp.2044. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13112044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for combined analyses of hadronic emission from $\gamma$-ray sources in the Milky Way with CTA and KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Unbehaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12279-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from GRB 221009A using the KM3NeT ARCA and ORCA detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 08, pp.006. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/08/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of neutrino oscillation parameters with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2024)206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric muons measured with the KM3NeT detectors in comparison with updated numeric predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (7), pp.696. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy potential of KM3NeT/ARCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (9), pp.885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13137-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Sensitivity of the KM3NeT/ARCA detector to a diffuse neutrino flux and to point-like source emission: Exploring the case of the Starburst Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.102990. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2024.102990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing invisible neutrino decay with KM3NeT-ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 04, pp.090. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2023)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of the cosmic ray shadow of the Moon and the Sun with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 03, pp.55. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobeacon: A time calibration device for the KM3NeT neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167132. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.P07038. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the neutrino mass ordering and oscillation parameters with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09893-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KM3NeT potential for the next core-collapse supernova observation with neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (5), pp.445. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09187-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and performance of the KM3NeT front-end firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.016001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.1.016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gSeaGen: The KM3NeT GENIE-based code for neutrino telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.107477. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Control Unit of the KM3NeT Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.107433. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea deployment of the KM3NeT neutrino telescope detection units by self-unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.P11027. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/P11027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of atmospheric muon flux on seawater depth measured with the first KM3NeT detection units: The KM3NeT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-7629-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event reconstruction for KM3NeT/ORCA using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.P10005. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/15/10/P10005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the KM3NeT/ARCA neutrino telescope to point-like neutrino sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Akrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Anassontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.100-110. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a planar boundary on the electric field emitted by a particle shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (6), pp.063009. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT front-end and readout electronics system: hardware, firmware and software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.046001. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.046001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the electric field from extensive air showers using a realistic description of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Hamamatsu photomultipliers for the KM3NeT Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Akrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Anassontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05035. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of low-frequency radio emission by cosmic ray-induced particle showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.103010. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.103010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for patterns by combining cosmic-ray energy and arrival directions at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, 269 (15 p.). </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3471-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the charge-excess contribution in air shower radio emission observed by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cosmic ray spectrum above 4×1018 eV using inclined events detected with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, 049 (25 p.). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/08/049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01139193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale distribution of ultra high energy cosmic rays detected at the Pierre Auger Observatory with zenith angles up to 80$^\circ$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/802/2/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Mean number in highly inclined events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.032003. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.032003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Anisotropies in the Arrival Directions of the Highest Energy Cosmic Rays Detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.092008. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.092008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Measurement of atmospheric production depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, 012012 (15 p.). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01037861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for point sources of EeV photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.160. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/789/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the radio emission from air showers with polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052002. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00948263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of atmospheric aerosols at the Pierre Auger Observatory using studies of air mass trajectories in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.120-135. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.019. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/08/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01049904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Large-Scale Anisotropy in the Arrival Directions of Cosmic Rays Detected above Energy of $10^{19}$ eV at the Pierre Auger Observatory and the Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 794, pp.172. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01063005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. I. Measurements at energies above 10^17.8 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.122005. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties: Tackling the challenges of the next generation cosmic ray observatory with the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 742, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Targeted Search for Point Sources of EeV Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.L34. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/789/2/L34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. II. Composition Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.122006. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.026. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagoret-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 05, pp.009. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50-52, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.708680. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/708680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00810479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.040. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00693287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Koang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.148. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00755077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00720606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.34. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00763113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a self-triggered prototype system for radio-detection of extensive air showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Koang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/11/P11023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.022. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic effects observed by the Codalema experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Codalema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 630 (1), pp.177-182. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.627-639. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00551804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 635, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00559624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 06, pp.022. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic origin of the radio emission from cosmic ray induced air showers observed by CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced strange baryon production in Au+Au collisions compared to p+p at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.044908. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.77.044908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal double-spin asymmetry for inclusive jet production in $\vec{p}+\vec{p}$ collisions at $\sqrt{s}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.232003-7. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.232003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00179995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle correlations on transverse momentum and minijet dissipation in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.799-816. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/34/5/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse momentum and centrality dependence of high-pt non-photonic electron suppression in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.192301. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.192301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of $\pi^{\pm}$, $p$ and $\bar{p}$ transverse momentum spectra for Au+Au collisions at $\sqrt{s_{NN}}$=62.4 and 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 655, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global polarization measurement in Au+Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.024915. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.024915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\delta\phi\delta\eta$ correlations in central Au plus Au collisions at $\sqrt{S_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034901. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00146051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangelet search in Au plus Au collisions at $\sqrt{S_{NN}}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.011901. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.011901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Transverse Single-Spin Asymmetries for Di-Jet Production in Proton-Proton Collisions at $\sqrt{s} = 200$ GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.142003. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.142003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling properties of hyperon production in Au+Au collisions at $\sqrt{s_{NN}}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.062301. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partonic flow and $\phi$-meson production in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.112301. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.112301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity and species dependence of particle production at large transverse momentum for $d$+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.054903. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass, quark-number, and $\sqrt{s_{NN}}$ dependence of the second and fourth flow harmonics in ultrarelativistic nucleus-nucleus collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.054906. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.054906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00166531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange Particle Production in $p+p$ Collisions at $\sqrt{s}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.064901. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy dependence of p$_t$ angular correlations inferred from mean-pt fluctuation scale dependence in heavy ion collisions at the SPS and RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.451-465. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/34/3/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward $\Lambda$ Production and Nuclear Stopping Power in d + Au Collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.064904. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minijet deformation and charge-independent two-particle correlations on momentum subspace ($\eta, \phi$) in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.064907. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.064907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and pseudorapidity distributions of charged particles and photons at forward pseudorapidity in Au+Au collisons at $\sqrt{{^S}NN}$=62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.034906. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.034906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Lambda correlations in central Au+Au collisions at $\sqrt{^{s}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.064906. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.74.064906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed flow in Au+Au collisions at $\sqrt{{^S}NN}$ =62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.034903. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.034903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward neutral pion production in p+p and d+Au collisions at $\sqrt{^{S}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.152302. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.152302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified baryon and meson distributions at large transverse momenta from Au plus Au collisions at $\sqrt{^{S}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.152301. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Kaon Interferometry in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.054902. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.74.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange Baryon Resonance Production in $\sqrt{^{S}NN}$=200 GeV p+p and Au+Au Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.132301. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.132301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00108737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Double-Spin Asymmetry and Cross Section for Inclusive Jet Production in Polarized Proton Collisions at $\sqrt{s}$ =200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.252001. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.252001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of dijets in central Au plus Au collisions at $\sqrt{{^}NN}=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.162301. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.162301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified hadron spectra at large transverse momentum in p+p and d+Au collisions at $\sqrt{{^s}NN}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiplicity dependence of inclusive $p_t$ spectra from p-p collisions at $\sqrt{s}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.032006. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.74.032006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00092883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum $p_t$ correlations on $(\eta,\phi)$ from mean-$p_{t}$ fluctuations in Au-Au collisions at $\sqrt{s_{NN}} = $ 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.L37-L48. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/32/6/L02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical challenges in the search for the quark gluon plasma : The STAR collaboration's critical assessment of the evidence from RHIC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 757, pp.102-183. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum dependent modification of dynamic texture in central Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.031901-1. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.031901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and pseudorapidity distributions of photons in Au+Au collisions at $\sqrt{s_{NN}}$ = 62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, 062301 (6 p.). </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy in Au+Au collisions at $\sqrt{s_{NN}} = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, 014904 (23 p.). </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.014904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm yields in d+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.062301. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of charged hadrons associated with high transverse momentum particles in pp and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.152301. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K(892)$^{\star}$ Resonance production in Au+Au and p+p collisions at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064902. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\phi$ meson production in Au+Au and p+p collisions at $\sqrt{s_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 612, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident energy dependence of $pt$ correlations at relativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, 044902(6 p.). </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-strange baryon elliptic flow in Au+Au collisions at $\sqrt{s_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.122301. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.122301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion, kaon, proton and anti-proton transverse momentum distributions from p+p and d+Au collisions at $\sqrt{s_{NN}} = 200$ GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 616, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion interferometry in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, 044906 (21 p.). </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.044906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadronization geometry and charge-dependent two-particle correlations on momentum subspace ($\eta, \phi$) in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 634, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-wise mean ($p_t$) fluctuations in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, 064906 (10 p.). </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality and pseudorapidity dependence of charged hadron production at intermediate $p_T$ in Au + Au collisions at $\sqrt{s_{NN}}$= 130GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.044901-1. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.044901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Type Dependence of Azimuthal Anisotropy and Nuclear Modification of Particle Production in Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.052302-1-052302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of transverse energy distributions in Au+Au at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.054907-1. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physRevC.70.054907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy at the relativistic heavy ion collider: the first and fourth harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.062301-1-062301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $e^+e^-$ pairs accompanied by nuclear dissociation in ultraperipheral heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.031902-1 031902-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity and centrality dependence of proton and antiproton production from $^{197}$Au + $^{197}$Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.041901 (R). </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.041901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthally Sensitive Hanbury Brown-Twiss Interferometry in Au + Au Collisions at $\sqrt{s_{NN}}$ = GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.012301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sections and transverse single-spin asymmetries in forward neutral-pion production from proton collisions at $\sqrt{s} $ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.171801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho^0$ production and possible modification in Au+Au and p+p collisions at $\sqrt{S_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.092301-1-092301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy and correlations at large transverse momenta in $p+p$ and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.252301-1 252301-6. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.252301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaon production and kaon to pion ratio in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 595, pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistrange baryon production in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.182301-1-182301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and neutral pion production in Au+Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.044902-1-044902-12. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.044902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giubellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.1517-1763. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/11/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle distributions in $pp$ and Au +Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.112301-1-112301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorapidity asymmetry and centrality dependence of charged hadron spectra in $d+Au$ collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.064907-1 064907-7. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.064907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing of the balance function with centrality in Au + Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.172301-1-172301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy and Correlations in the Hard Scattering Regime at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.032301-1-032301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-pion Hanbury Brown-Twiss Correlations in Relativistic Heavy-Ion collisions from the STAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.262301-1-262301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from d + Au Measurements for Final-State Suppression of High-p$_T$ Hadrons in Au + Au Collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.072304-1-072-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net charge fluctuations in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.044905-1-044905-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-Momentum and Collision-energy dependence of high-$p_T$ hadron suppression in Au + Au Collisions at Ultrarelativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.172302-1-172302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAR silicon strip detector (SSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 499, pp.652-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Midrapidity Antiproton-to-Proton Ratio from Au + Au Collisions at $\sqrt{s_{NN}}$ = 130 GeV [Phys.Rev.Lett.86,4778(2001)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Averichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.119903-1-119903-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange antiparticle-to-particle ratios at mid-rapidity in $\sqrt{s_{NN}}$ = 130 GeV Au + Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 567, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion-Kaon correlations in central Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.262302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearance of Back-to-back high-p$_T$ Hadron correlations in central Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.082302-082306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star detector overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 499, pp.624-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent $\rho^0$ production in ultraperipheral heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.272302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality dependence of high $p_T$ hadron suppression in Au+Au collisions at $\sqrt{S_{NN}}$=130 Gev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.202301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity $\Lambda$ and $\overline{\Lambda}$ Production in Au + Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.092301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow from two- and four-particle correlations in Au+Au collisions at $\sqrt{S_{NN}}$=130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.034904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$K^*(892)^0$ production in relativistic heavy ion collisions at $\sqrt{S_{NN}}$=130GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.061901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy of K$^0_S$ and $\Lambda + \overline{\Lambda}$ Production at midrapidity from Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.132301--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity $\phi$ production in Au+Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.041901. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.65.041901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron and triton production with high energy sulphur and lead beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.L. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity Antiproton-to-Proton Ratio from Au + Au Collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Averichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.4778-4782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and two-dimensional analysis of 3$\pi$ correlations measured in Pb+Pb interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion interferometry of $\sqrt{S_{NN}}$ = 130 GeV Au + Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.082301-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity distribution and spectra of negatively charged hadrons in Au+Au collisions at $\sqrt{S_{NN}}$=130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.112303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive antiprotons from Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.262302-1-262302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle elliptic flow in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.182301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\bar d$ and $^3$He production in $\sqrt{s_{NN}}$ = 130 GeV Au + Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.262301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two proton correlations near midrapidity in P + PB and S + PB collisions at the CERN - SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the cooling of hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin independence of the H-He double isotope ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of two-fragment correlation functions to initial-state momentum correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurement of fragment emitting system in Au + Au 35 MeV/nucleon collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear temperature measurements with helium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 431, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurements for central Au + Au collisions at 35 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.1648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal 2 alpha correlations and projectile-residue distributions selected by neutron and charged-particle multiplicity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emitter coulomb field on two proton correlations function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Gelbke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 604, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and quantum approach to light-particle correlations in intermediate-energy heavy-ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for the detection of two protons in coincidence at low relative momentum : the magnetic spectrometer speg at ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 43, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical position and orientation calibration of the KM3NeT telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gatius Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1033, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT/ARCA expectations in view of a novel multimessenger study of starburst galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Idrissi Ibnsalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Very Large Volume Neutrino Telescopes Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valencia, Spain. pp.C12016, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/12/C12016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field emitted by a particle track in two semi-infinite media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019: 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.268, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the air shower $X_{max}$ from radio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012030, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTASIS: Radio detection of cosmic rays at low frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Very High Energy Cosmic Ray Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nagoya, Japan. pp.15002, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920815002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the electric field from Extensive Air Showers using a realistic description of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.573, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main features of cosmic ray induced air showers measured by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.414, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate precision in cosmic-ray radio detection — the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin D. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. pp.02003, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713502003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Acoustic and Radio EeV Neutrino Detection - ARENA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. 6 p., </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713501002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.309, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.397, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.293, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R D Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, La Haye, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01521818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radio detection of extensive air showers : tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Energy Physics Conference, Naxos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greek Physics Society, May 2014, Naxos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurements of cosmic ray air showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Astrophysics with the Square Kilometre Array, Giardini Naxos, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties: Tackling the challenges of the next generation cosmic ray observatory with the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Codalema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Roma International Conference on Astroparticle Physics (RICAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roma, Italy. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01493181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letessier-Selvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of extensive air shower properties with the CODALEMA experiment: tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33$^{rd}$ International Cosmic Ray Conference (ICRC), Rio de Janeiro, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of extensive air shower properties with the CODALEMA experiment: tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma International Conference on Astro-Particle Physics, Frascati, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrounding effects and sensitivity of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrinos et rayons cosmiques chargés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospective IN2P3-IRFU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aminaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory II: Studies of Cosmic Ray Composition and Hadronic Interaction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Decerprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience CODALEMA à Nançay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité de l'observatoire de radioastronomie de Nançay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nançay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive $\pi^0$ spectra at high transverse momentum in d-Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\pi - \Xi$ correlations in Au-Au collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division conference of the EPS (NPDC18) Europhysics Conference "Phase transitions in strongly interacting matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.283c-286c, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent high- $p_{\rm T}$ results from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.263-270, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm production from d + Au collisions in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full jet reconstruction in d+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1287-S1290, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear modification of identified strange particles at moderate $p_T$ in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Strangeness in quark-matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S193-S197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and correlations in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quark matter 2004 - the 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1389-S1392, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy: the higher harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004: the 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1225-S1228, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and neutral kaon correlations in Au-Au collisions at $\sqrt{s_{NN}}$ = 200 GeV using the solenoidal tracker at RHIC (STAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S229-S234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle dependence of elliptic flow in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S217-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow of multistrange baryons $\Xi$ and $\Omega$ in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quark matter 2004 - The 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1207-S1211, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-$p_T$ electron distributions in d+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - the 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1179-S1182, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy and correlations in p+p, d+Au and Au+Au collisions at 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1235-S1238, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of open charm production in d+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S8096-S817, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm yields in 200 GeV p+p and d+Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1197-S1200, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-Relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S693-S700, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update from STAR--using strangeness to probe relativistic heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in Quark Matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S61-S73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widths of the balance function for charged kaon pairs from Au+Au at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S345-S349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$(770)$^0$ and $f_0$(980) production in Au+Au and pp collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S565-S570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Lambda$ (1520) and $\Sigma$(1385) resonance production in Au+Au and p+p collisions at RHIC ($\sqrt{s_{NN}}$ = 200 GeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S549-S555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-identical particle correlations in 130 and 200 A GeV collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1059-S1063, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle dependence of nuclear modification factors in d+Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1121-S1124, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of jet modification at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1299-S1303, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particles at large transverse momenta in STAR in Au+Au collisions@ $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S963-S967, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K$^{\star}$(892) production in Au + Au and pp collisions at $\sqrt{s_{NN}}$ = 220 GeV at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S577-S582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\phi$ meson production in $\sqrt{s_{NN}}$ = 200 GeV Au + Au and pp collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S543-S547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange and multi-strange particle ratios in p+p reactions at $\sqrt{s}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S363-S368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange particle spectra from $\sqrt{s}$ = 200 GeV p + p collisions in STAR at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S205-S210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing thermal freeze-out conditions via multi-strange baryons in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S181-S186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged strange and non-srange particle ratios as a function of $p_T$ and centrality in STAR at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in Quark Matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S169-S173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange resonance production in p+p and Au+Au collisions at RHIC energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1313-S1316, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets and Dijets in Au+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.272c-279c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of source chaoticity for particle emission in Au + Au collisions at $\sqrt{s}_{NN}}$ = 130 GeV using 3-particle HBT correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.619c-622c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-identical particle correlation analysis as a probe of transverse flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2002 International conference on ultra-relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.591c-594c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-rapidity $\phi$ production in Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultra-relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.466c-469c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Xi^-$ and $\overline{\Xi}^+$ baryon production in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.518c-521c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of photon and $\pi^0$ production in heavy ion collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.691c-694c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Particle interferometry at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.623c-626c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho(770)^0$, K$^{\star}(892)^0$ and f$_0$(980) Production in Au-Au and pp collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Nantes, France. pp.462c-465c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Physics in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.129c-139c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations, fluctuations and flow measurements from the STAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.45c-54c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Omega^-$ and $\overline{\Omega}^+$ production in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 and 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.470c-473c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-rapidity $\pi^{\pm}, K^{\pm}$, and $\overline{p}$ spectra and particle ratios from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.458c-461c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent vector meson production in ultra-peripheral heavy-ion collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.522c-525c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAR Time Projection Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.408c-411c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangeness in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV observed with the STAR detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Barnby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Strange Quarks in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1535-1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangeness Production at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.112c-117c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the STAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.64c-77c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event texture search for critical fluctuations in Pb+Pb collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.651c-654c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-nucleon correlations at small relative velocities in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kieliszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Kryze, Poland. pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from two-nucleon interferometry experiment, E286, at Ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Przewlocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Materna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kryze, Poland. pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-deuteron and kaon production in Pb+Pb collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark Matter '99 QM '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Turin, Italy. pp.55c-64c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tab bonded SSD module for the STAR and ALICE trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Electronics for LHC Experiments 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Snowmass, United States. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence, interferometry and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark Matter '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Turin, Italy. pp.456c-459c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear interferometry for two-nucleon systems (experiment E286 at GANIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on DEMON Detector Related Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Varsovie, Poland. pp.321-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton correlation function measured at very small relative momenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Taormina, Italy. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emitting nucleus on the light-particle correlation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Lyuboshitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-particle correlations in heavy-ion reactions at ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghisalberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiparticle and Nuclear Reactions Corinne II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nantes, France. pp.116-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34$^{th}$ ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger Observatory and Telescope Array: Joint Contributions to the 33rd International Cosmic Ray Conference (ICRC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abu-Zayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barcikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00908726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lilian Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lilian-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9781-2632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164855645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observation et étude des neutrinos de très haute énergie dans l'expérience KM3NeT en mer Méditerranée. R&D autour du radio télescope NenuFAR à l'observatoire radioastronomique de Nançay pour l'observation de signaux transitoires ultra-courts.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Data Filter for the KM3NeT Neutrino Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1083, pp.171097. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2025.171097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tau neutrinos and non-unitary neutrino mixing with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 07, pp.213. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2025)213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an ultra-high-energy cosmic neutrino with KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 638 (8050), pp.376-382. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_{\mu}$ flux with six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (8), pp.871. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-standard neutrino interactions with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.073. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/02/073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Dark Matter with the KM3NeT Neutrino Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.058. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing invisible neutrino decay with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT Constraint on Lorentz-Violating Superluminal Neutrino Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for quantum decoherence in neutrino oscillations with six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.039. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potential cosmogenic origin of the ultra-high-energy event KM3-230213A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 984 (2), pp.L41. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adcc29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ultra-high-energy event KM3-230213A within the global neutrino landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.031016. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/yypk-zmb8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gSeaGen code by KM3NeT: an efficient tool to propagate muons simulated with CORSIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comput.Phys.Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.109660. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded software of the KM3NeT central logic board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comput.Phys.Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.109036. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2023.109036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for combined analyses of hadronic emission from $\gamma$-ray sources in the Milky Way with CTA and KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Unbehaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12279-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of neutrino oscillation parameters with the first six detection units of KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Alhebsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2024)206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from GRB 221009A using the KM3NeT ARCA and ORCA detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 08, pp.006. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/08/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Board of the KM3NeT Digital Optical Module: design, upgrade, and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (11), pp.2044. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13112044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric muons measured with the KM3NeT detectors in comparison with updated numeric predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (7), pp.696. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Sensitivity of the KM3NeT/ARCA detector to a diffuse neutrino flux and to point-like source emission: Exploring the case of the Starburst Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.102990. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2024.102990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy potential of KM3NeT/ARCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (9), pp.885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13137-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for neutrino counterparts of gravitational waves from the LIGO/Virgo third observing run with KM3NeT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04, pp.026. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/04/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing invisible neutrino decay with KM3NeT-ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 04, pp.090. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2023)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of the cosmic ray shadow of the Moon and the Sun with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 03, pp.55. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.P07038. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobeacon: A time calibration device for the KM3NeT neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the neutrino mass ordering and oscillation parameters with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09893-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.180. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KM3NeT potential for the next core-collapse supernova observation with neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (5), pp.445. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09187-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and performance of the KM3NeT front-end firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.016001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.1.016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Control Unit of the KM3NeT Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.107433. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea deployment of the KM3NeT neutrino telescope detection units by self-unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.P11027. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/P11027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event reconstruction for KM3NeT/ORCA using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.P10005. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/15/10/P10005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of atmospheric muon flux on seawater depth measured with the first KM3NeT detection units: The KM3NeT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-7629-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gSeaGen: The KM3NeT GENIE-based code for neutrino telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Alves Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.107477. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the KM3NeT/ARCA neutrino telescope to point-like neutrino sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Akrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Anassontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.100-110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a planar boundary on the electric field emitted by a particle shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (6), pp.063009. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT front-end and readout electronics system: hardware, firmware and software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Androulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.046001. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.046001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Hamamatsu photomultipliers for the KM3NeT Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Akrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Anassontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05035. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of low-frequency radio emission by cosmic ray-induced particle showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.103010. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.103010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the electric field from extensive air showers using a realistic description of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Anisotropies in the Arrival Directions of the Highest Energy Cosmic Rays Detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.092008. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.092008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cosmic ray spectrum above 4×1018 eV using inclined events detected with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, 049 (25 p.). </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/08/049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01139193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the charge-excess contribution in air shower radio emission observed by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale distribution of ultra high energy cosmic rays detected at the Pierre Auger Observatory with zenith angles up to 80$^\circ$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/802/2/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Mean number in highly inclined events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.032003. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.032003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for patterns by combining cosmic-ray energy and arrival directions at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, 269 (15 p.). </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3471-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.019. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/08/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01049904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of atmospheric aerosols at the Pierre Auger Observatory using studies of air mass trajectories in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.120-135. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Measurement of atmospheric production depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, 012012 (15 p.). </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01037861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for point sources of EeV photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.160. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/789/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the radio emission from air showers with polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052002. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00948263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Large-Scale Anisotropy in the Arrival Directions of Cosmic Rays Detected above Energy of $10^{19}$ eV at the Pierre Auger Observatory and the Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 794, pp.172. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01063005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. I. Measurements at energies above 10^17.8 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.122005. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties: Tackling the challenges of the next generation cosmic ray observatory with the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 742, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. II. Composition Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.122006. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Targeted Search for Point Sources of EeV Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.L34. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/789/2/L34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50-52, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caccianiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.026. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagoret-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 05, pp.009. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.708680. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/708680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00810479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00720606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.34. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00763113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.148. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00755077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Koang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a self-triggered prototype system for radio-detection of extensive air showers at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Koang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/11/P11023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.040. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00693287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.022. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic effects observed by the Codalema experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Codalema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 630 (1), pp.177-182. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 06, pp.022. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.F.M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.627-639. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00551804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 635, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00559624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic origin of the radio emission from cosmic ray induced air showers observed by CODALEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced strange baryon production in Au+Au collisions compared to p+p at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.044908. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.77.044908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal double-spin asymmetry for inclusive jet production in $\vec{p}+\vec{p}$ collisions at $\sqrt{s}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.232003-7. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.232003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00179995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partonic flow and $\phi$-meson production in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.112301. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.112301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity and species dependence of particle production at large transverse momentum for $d$+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.054903. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle correlations on transverse momentum and minijet dissipation in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.799-816. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/34/5/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse momentum and centrality dependence of high-pt non-photonic electron suppression in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.192301. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.192301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangelet search in Au plus Au collisions at $\sqrt{S_{NN}}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.011901. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.011901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Transverse Single-Spin Asymmetries for Di-Jet Production in Proton-Proton Collisions at $\sqrt{s} = 200$ GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.142003. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.142003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling properties of hyperon production in Au+Au collisions at $\sqrt{s_{NN}}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.062301. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\delta\phi\delta\eta$ correlations in central Au plus Au collisions at $\sqrt{S_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034901. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00146051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of $\pi^{\pm}$, $p$ and $\bar{p}$ transverse momentum spectra for Au+Au collisions at $\sqrt{s_{NN}}$=62.4 and 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 655, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global polarization measurement in Au+Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.024915. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.024915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass, quark-number, and $\sqrt{s_{NN}}$ dependence of the second and fourth flow harmonics in ultrarelativistic nucleus-nucleus collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.054906. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.054906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00166531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange Particle Production in $p+p$ Collisions at $\sqrt{s}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.064901. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward $\Lambda$ Production and Nuclear Stopping Power in d + Au Collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arkhipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.064904. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00151908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy dependence of p$_t$ angular correlations inferred from mean-pt fluctuation scale dependence in heavy ion collisions at the SPS and RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.451-465. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/34/3/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified baryon and meson distributions at large transverse momenta from Au plus Au collisions at $\sqrt{^{S}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.152301. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Kaon Interferometry in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.054902. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.74.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange Baryon Resonance Production in $\sqrt{^{S}NN}$=200 GeV p+p and Au+Au Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.132301. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.132301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00108737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minijet deformation and charge-independent two-particle correlations on momentum subspace ($\eta, \phi$) in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.064907. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.064907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and pseudorapidity distributions of charged particles and photons at forward pseudorapidity in Au+Au collisons at $\sqrt{{^S}NN}$=62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.034906. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.034906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward neutral pion production in p+p and d+Au collisions at $\sqrt{^{S}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.152302. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.152302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed flow in Au+Au collisions at $\sqrt{{^S}NN}$ =62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.034903. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.034903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Lambda correlations in central Au+Au collisions at $\sqrt{^{s}NN}$=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.064906. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.74.064906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Double-Spin Asymmetry and Cross Section for Inclusive Jet Production in Polarized Proton Collisions at $\sqrt{s}$ =200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Abelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.252001. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.252001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of dijets in central Au plus Au collisions at $\sqrt{{^}NN}=200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.162301. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.162301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified hadron spectra at large transverse momentum in p+p and d+Au collisions at $\sqrt{{^s}NN}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiplicity dependence of inclusive $p_t$ spectra from p-p collisions at $\sqrt{s}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.032006. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.74.032006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00092883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum $p_t$ correlations on $(\eta,\phi)$ from mean-$p_{t}$ fluctuations in Au-Au collisions at $\sqrt{s_{NN}} = $ 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.L37-L48. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/32/6/L02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\phi$ meson production in Au+Au and p+p collisions at $\sqrt{s_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 612, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident energy dependence of $pt$ correlations at relativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, 044902(6 p.). </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum dependent modification of dynamic texture in central Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.031901-1. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.031901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and pseudorapidity distributions of photons in Au+Au collisions at $\sqrt{s_{NN}}$ = 62.4 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, 062301 (6 p.). </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm yields in d+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.062301. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.062301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of charged hadrons associated with high transverse momentum particles in pp and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.152301. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K(892)$^{\star}$ Resonance production in Au+Au and p+p collisions at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064902. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy in Au+Au collisions at $\sqrt{s_{NN}} = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, 014904 (23 p.). </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.014904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion, kaon, proton and anti-proton transverse momentum distributions from p+p and d+Au collisions at $\sqrt{s_{NN}} = 200$ GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 616, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-strange baryon elliptic flow in Au+Au collisions at $\sqrt{s_{NN}}$= 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.122301. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.122301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion interferometry in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, 044906 (21 p.). </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.044906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadronization geometry and charge-dependent two-particle correlations on momentum subspace ($\eta, \phi$) in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 634, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-wise mean ($p_t$) fluctuations in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, 064906 (10 p.). </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical challenges in the search for the quark gluon plasma : The STAR collaboration's critical assessment of the evidence from RHIC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 757, pp.102-183. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sections and transverse single-spin asymmetries in forward neutral-pion production from proton collisions at $\sqrt{s} $ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.171801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity and centrality dependence of proton and antiproton production from $^{197}$Au + $^{197}$Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.041901 (R). </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.041901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthally Sensitive Hanbury Brown-Twiss Interferometry in Au + Au Collisions at $\sqrt{s_{NN}}$ = GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.012301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy at the relativistic heavy ion collider: the first and fourth harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.062301-1-062301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $e^+e^-$ pairs accompanied by nuclear dissociation in ultraperipheral heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.031902-1 031902-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of transverse energy distributions in Au+Au at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.054907-1. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physRevC.70.054907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Type Dependence of Azimuthal Anisotropy and Nuclear Modification of Particle Production in Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.052302-1-052302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho^0$ production and possible modification in Au+Au and p+p collisions at $\sqrt{S_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.092301-1-092301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy and correlations at large transverse momenta in $p+p$ and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.252301-1 252301-6. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.252301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaon production and kaon to pion ratio in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 595, pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistrange baryon production in Au-Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.182301-1-182301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle distributions in $pp$ and Au +Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.112301-1-112301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and neutral pion production in Au+Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.044902-1-044902-12. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.044902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giubellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.1517-1763. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/11/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorapidity asymmetry and centrality dependence of charged hadron spectra in $d+Au$ collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.064907-1 064907-7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.064907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality and pseudorapidity dependence of charged hadron production at intermediate $p_T$ in Au + Au collisions at $\sqrt{s_{NN}}$= 130GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.044901-1. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.044901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange antiparticle-to-particle ratios at mid-rapidity in $\sqrt{s_{NN}}$ = 130 GeV Au + Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 567, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-pion Hanbury Brown-Twiss Correlations in Relativistic Heavy-Ion collisions from the STAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.262301-1-262301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from d + Au Measurements for Final-State Suppression of High-p$_T$ Hadrons in Au + Au Collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.072304-1-072-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Midrapidity Antiproton-to-Proton Ratio from Au + Au Collisions at $\sqrt{s_{NN}}$ = 130 GeV [Phys.Rev.Lett.86,4778(2001)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Averichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.119903-1-119903-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net charge fluctuations in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.044905-1-044905-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-Momentum and Collision-energy dependence of high-$p_T$ hadron suppression in Au + Au Collisions at Ultrarelativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.172302-1-172302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAR silicon strip detector (SSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 499, pp.652-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion-Kaon correlations in central Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.262302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearance of Back-to-back high-p$_T$ Hadron correlations in central Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.082302-082306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star detector overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 499, pp.624-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing of the balance function with centrality in Au + Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.172301-1-172301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy and Correlations in the Hard Scattering Regime at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.032301-1-032301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality dependence of high $p_T$ hadron suppression in Au+Au collisions at $\sqrt{S_{NN}}$=130 Gev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.202301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$K^*(892)^0$ production in relativistic heavy ion collisions at $\sqrt{S_{NN}}$=130GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.061901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity $\Lambda$ and $\overline{\Lambda}$ Production in Au + Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.092301-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow from two- and four-particle correlations in Au+Au collisions at $\sqrt{S_{NN}}$=130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.034904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Anisotropy of K$^0_S$ and $\Lambda + \overline{\Lambda}$ Production at midrapidity from Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.132301--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity $\phi$ production in Au+Au collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.041901. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.65.041901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron and triton production with high energy sulphur and lead beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.L. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent $\rho^0$ production in ultraperipheral heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.272302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity distribution and spectra of negatively charged hadrons in Au+Au collisions at $\sqrt{S_{NN}}$=130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.112303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive antiprotons from Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.262302-1-262302-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrapidity Antiproton-to-Proton Ratio from Au + Au Collisions at $\sqrt{S_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eric Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Averichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.4778-4782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pion interferometry of $\sqrt{S_{NN}}$ = 130 GeV Au + Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.082301-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and two-dimensional analysis of 3$\pi$ correlations measured in Pb+Pb interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle elliptic flow in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.182301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\bar d$ and $^3$He production in $\sqrt{s_{NN}}$ = 130 GeV Au + Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.262301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two proton correlations near midrapidity in P + PB and S + PB collisions at the CERN - SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the cooling of hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin independence of the H-He double isotope ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurement of fragment emitting system in Au + Au 35 MeV/nucleon collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear temperature measurements with helium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 431, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of two-fragment correlation functions to initial-state momentum correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurements for central Au + Au collisions at 35 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.1648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal 2 alpha correlations and projectile-residue distributions selected by neutron and charged-particle multiplicity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emitter coulomb field on two proton correlations function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Gelbke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 604, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and quantum approach to light-particle correlations in intermediate-energy heavy-ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for the detection of two protons in coincidence at low relative momentum : the magnetic spectrometer speg at ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 43, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical position and orientation calibration of the KM3NeT telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gatius Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1033, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3NeT/ARCA expectations in view of a novel multimessenger study of starburst galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ambrosone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Idrissi Ibnsalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Very Large Volume Neutrino Telescopes Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valencia, Spain. pp.C12016, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/12/C12016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field emitted by a particle track in two semi-infinite media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019: 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.268, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTASIS: Radio detection of cosmic rays at low frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Very High Energy Cosmic Ray Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nagoya, Japan. pp.15002, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920815002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the air shower $X_{max}$ from radio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012030, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the electric field from Extensive Air Showers using a realistic description of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.573, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main features of cosmic ray induced air showers measured by the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.414, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel García-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Acoustic and Radio EeV Neutrino Detection - ARENA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. 6 p., </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713501002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate precision in cosmic-ray radio detection — the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin D. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. pp.02003, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713502003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.293, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.397, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.309, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Béney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R D Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, La Haye, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01521818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurements of cosmic ray air showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Ekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Astrophysics with the Square Kilometre Array, Giardini Naxos, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties: Tackling the challenges of the next generation cosmic ray observatory with the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Codalema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Roma International Conference on Astroparticle Physics (RICAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roma, Italy. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01493181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radio detection of extensive air showers : tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Energy Physics Conference, Naxos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greek Physics Society, May 2014, Naxos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of extensive air shower properties with the CODALEMA experiment: tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma International Conference on Astro-Particle Physics, Frascati, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letessier-Selvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of extensive air shower properties with the CODALEMA experiment: tackling the challenges of the next generation cosmic ray observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codalema Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33$^{rd}$ International Cosmic Ray Conference (ICRC), Rio de Janeiro, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrounding effects and sensitivity of the CODALEMA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrinos et rayons cosmiques chargés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospective IN2P3-IRFU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aminaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. F. M. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory II: Studies of Cosmic Ray Composition and Hadronic Interaction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellétoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Decerprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience CODALEMA à Nançay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité de l'observatoire de radioastronomie de Nançay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nançay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm production from d + Au collisions in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive $\pi^0$ spectra at high transverse momentum in d-Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\pi - \Xi$ correlations in Au-Au collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division conference of the EPS (NPDC18) Europhysics Conference "Phase transitions in strongly interacting matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.283c-286c, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent high- $p_{\rm T}$ results from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.263-270, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widths of the balance function for charged kaon pairs from Au+Au at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S345-S349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$(770)$^0$ and $f_0$(980) production in Au+Au and pp collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S565-S570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update from STAR--using strangeness to probe relativistic heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in Quark Matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S61-S73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic flow of multistrange baryons $\Xi$ and $\Omega$ in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quark matter 2004 - The 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1207-S1211, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-$p_T$ electron distributions in d+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - the 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1179-S1182, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle dependence of elliptic flow in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S217-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and neutral kaon correlations in Au-Au collisions at $\sqrt{s_{NN}}$ = 200 GeV using the solenoidal tracker at RHIC (STAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S229-S234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open charm yields in 200 GeV p+p and d+Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1197-S1200, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-Relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S693-S700, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy and correlations in p+p, d+Au and Au+Au collisions at 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1235-S1238, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of open charm production in d+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S8096-S817, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Lambda$ (1520) and $\Sigma$(1385) resonance production in Au+Au and p+p collisions at RHIC ($\sqrt{s_{NN}}$ = 200 GeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S549-S555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of jet modification at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1299-S1303, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-identical particle correlations in 130 and 200 A GeV collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1059-S1063, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particle dependence of nuclear modification factors in d+Au collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1121-S1124, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particles at large transverse momenta in STAR in Au+Au collisions@ $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International Conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S963-S967, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K$^{\star}$(892) production in Au + Au and pp collisions at $\sqrt{s_{NN}}$ = 220 GeV at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S577-S582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\phi$ meson production in $\sqrt{s_{NN}}$ = 200 GeV Au + Au and pp collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S543-S547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange and multi-strange particle ratios in p+p reactions at $\sqrt{s}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S363-S368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange particle spectra from $\sqrt{s}$ = 200 GeV p + p collisions in STAR at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S205-S210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing thermal freeze-out conditions via multi-strange baryons in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in quark-matter SQM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S181-S186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged strange and non-srange particle ratios as a function of $p_T$ and centrality in STAR at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on strangeness in Quark Matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S169-S173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange resonance production in p+p and Au+Au collisions at RHIC energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1313-S1316, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and correlations in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quark matter 2004 - the 17th international conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1389-S1392, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal anisotropy: the higher harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004: the 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1225-S1228, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full jet reconstruction in d+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2004 - The 17th International conference on ultra-relativistic nucleus-nucleus collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Oakland, California, United States. pp.S1287-S1290, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/30/8/110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear modification of identified strange particles at moderate $p_T$ in Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Strangeness in quark-matter SQM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Atlantic Beach, United States. pp.S193-S197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Xi^-$ and $\overline{\Xi}^+$ baryon production in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.518c-521c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of photon and $\pi^0$ production in heavy ion collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.691c-694c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Particle interferometry at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.623c-626c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho(770)^0$, K$^{\star}(892)^0$ and f$_0$(980) Production in Au-Au and pp collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Nantes, France. pp.462c-465c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets and Dijets in Au+Au and p+p collisions at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.272c-279c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-rapidity $\phi$ production in Au + Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultra-relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.466c-469c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of source chaoticity for particle emission in Au + Au collisions at $\sqrt{s}_{NN}}$ = 130 GeV using 3-particle HBT correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.619c-622c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-identical particle correlation analysis as a probe of transverse flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark matter 2002 International conference on ultra-relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.591c-594c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Omega^-$ and $\overline{\Omega}^+$ production in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 and 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.470c-473c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-rapidity $\pi^{\pm}, K^{\pm}$, and $\overline{p}$ spectra and particle ratios from STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nantes, France. pp.458c-461c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Physics in STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.129c-139c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations, fluctuations and flow measurements from the STAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.45c-54c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent vector meson production in ultra-peripheral heavy-ion collisions at STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ultrarelativistic nucleus-nucleus collisions 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.522c-525c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAR Time Projection Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.408c-411c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the STAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.64c-77c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangeness in Au + Au collisions at $\sqrt{s_{NN}}$ = 130 GeV observed with the STAR detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Barnby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Strange Quarks in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1535-1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangeness Production at RHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allgower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amonett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.112c-117c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event texture search for critical fluctuations in Pb+Pb collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissevain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2001 International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.651c-654c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from two-nucleon interferometry experiment, E286, at Ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Przewlocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Materna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kryze, Poland. pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-nucleon correlations at small relative velocities in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kieliszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Kryze, Poland. pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-deuteron and kaon production in Pb+Pb collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark Matter '99 QM '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Turin, Italy. pp.55c-64c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tab bonded SSD module for the STAR and ALICE trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Electronics for LHC Experiments 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Snowmass, United States. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence, interferometry and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Bearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boggild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark Matter '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Turin, Italy. pp.456c-459c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear interferometry for two-nucleon systems (experiment E286 at GANIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on DEMON Detector Related Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Varsovie, Poland. pp.321-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emitting nucleus on the light-particle correlation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Lyuboshitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-particle correlations in heavy-ion reactions at ganil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lednicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghisalberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiparticle and Nuclear Reactions Corinne II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nantes, France. pp.116-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton correlation function measured at very small relative momenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erazmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Taormina, Italy. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34$^{th}$ ICRC, The Hague, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger Observatory and Telescope Array: Joint Contributions to the 33rd International Cosmic Ray Conference (ICRC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abu-Zayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barcikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00908726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0DF10CC"/>
+    <w:nsid w:val="52AA07E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9781-2632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164855645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adriani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Alhebsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alshamsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14513-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/02/073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08543-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02347-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adcc29" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yypk-zmb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/04/026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Unbehaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mohrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12279-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/08/006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13018-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13137-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2024.102990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alves Garre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ameli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.1.016001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androulakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7629-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Akrame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Anassontzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.063009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.046001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.01.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3471-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2015.03.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894T8W3F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/08/049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/2/111" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/2/160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.05.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codalema Collaboration" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.12.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFCPZRT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L34" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collaboration Codalema" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Abelev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahammed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arkhipkin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044908" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.232003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amonett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/5/002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.192301" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.06.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151442v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.024915" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00146051v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034901" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.011901" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.142003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.062301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.112301" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.054903" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054906" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064901" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137239v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/3/004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064904" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.064907" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.034906" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127151v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.064906" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068604v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.034903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.152302" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111669v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eric Anderson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.152301" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130417v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Abelev" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Anderson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.054902" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00108737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.132301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.252001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.162301" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.04.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092883v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.032006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/6/L02" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023836v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.085" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.031901" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023830v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.062301" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.014904" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.062301" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023748v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.152301" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064902" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023325v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.082" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025113v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044902" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131782v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.122301" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024109v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.041" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044906" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.01.061" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024501v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064906" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023198v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044901" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020421v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevC.70.054907" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023232v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.041901" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.252301" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023175v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allgower" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021783v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044902" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020512v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023516v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.064907" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020236v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020069v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020122v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014032v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucham" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020070v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Averichev" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013909v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020163v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012658v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014004v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ackermann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012471v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-D. Anderson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012470v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012327v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012473v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012269v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.041901" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021481v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Bearden" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boggild" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissevain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.L. Christiansen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012192v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christiansen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019676v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010711v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021468v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010530v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012179v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021469v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005756v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kunde" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005901v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005903v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milazzo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005902v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005808v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005807v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Gelbke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020967v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sezac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bretaudeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gatius Oliver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jong" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1033" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903391v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0268" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012030" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890910v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0573" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890999v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0414" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584598v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Bray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Buitink" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502003" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626742v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bray" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Ekers" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0309" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gate" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revenu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0397" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104977v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L B&#233;ney" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carduner" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0293" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521818v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Huege" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Bray" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buitink" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Ekers" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114597v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114740v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bray" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ekers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01493181v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114737v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Codalema Collaboration" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114735v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657042v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.138" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685102v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024881v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.058" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023733v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.052" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024559v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02323-9" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024557v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02304-0" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023469v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/110" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020181v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023473v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/134" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023467v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/095" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020185v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020184v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023466v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/091" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023464v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/085" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023468v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/097" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023458v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/021" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023465v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/089" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023454v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/007" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020311v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020186v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020199v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020189v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023461v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/058" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023462v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/072" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023470v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/113" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023459v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/039" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021597v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020188v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020187v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020183v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020182v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020180v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023471v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/116" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013923v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013929v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013928v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013926v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020061v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013931v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Johnson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013930v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Noriega" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013925v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013922v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020060v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ray" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013927v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013924v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020062v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012248v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012309v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Barnby" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012251v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012247v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021478v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bearden" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dodd" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021435v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011087v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lutz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021434v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004916v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000634v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouais" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001108v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Lyuboshitz" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164930v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilian-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9781-2632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164855645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adriani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Alhebsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alshamsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08543-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14513-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/02/073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02347-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adcc29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yypk-zmb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Unbehaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mohrmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12279-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)206" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/08/006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13018-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2024.102990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13137-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/04/026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alves Garre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ameli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.1.016001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androulakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7629-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107477" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Akrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Anassontzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.063009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.046001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/08/049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2015.03.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894T8W3F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/2/111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3471-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.05.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/2/160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codalema Collaboration" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.12.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFCPZRT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065704v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L34" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collaboration Codalema" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.059" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Abelev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahammed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arkhipkin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044908" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.232003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.112301" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187103v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amonett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.054903" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/5/002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.192301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.011901" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151440v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.142003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.062301" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00146051v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034901" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158104v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.06.035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.024915" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054906" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064901" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064904" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137239v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/3/004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eric Anderson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.152301" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130417v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Abelev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Anderson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.054902" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00108737v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.132301" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023360v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.064907" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.034906" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111691v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.152302" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.034903" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.064906" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.252001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.162301" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.04.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092883v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.032006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/6/L02" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023325v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.082" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025113v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044902" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023225v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.031901" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.062301" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023224v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.062301" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023748v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.152301" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064902" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.014904" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.041" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131782v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.122301" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023568v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044906" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023229v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.01.061" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024501v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064906" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023836v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.085" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022285v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023289v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.041901" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022280v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021600v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023232v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevC.70.054907" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020498v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023223v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.252301" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allgower" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021783v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020512v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044902" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023516v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.064907" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023198v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044901" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013909v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020236v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020070v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Averichev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014115v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014032v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucham" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014004v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ackermann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012775v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012485v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012470v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-D. Anderson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012473v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012327v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012269v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.041901" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021481v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Bearden" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boggild" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissevain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.L. Christiansen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012471v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010711v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021468v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019676v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021460v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christiansen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010530v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012179v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021469v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005756v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kunde" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milazzo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005902v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005901v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005808v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005807v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Gelbke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020967v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sezac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bretaudeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gatius Oliver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jong" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1033" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903391v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0268" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088628v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012030" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890910v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0573" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890999v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0414" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584598v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Bray" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Buitink" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502003" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104977v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L B&#233;ney" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carduner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charrier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0293" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gate" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revenu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0397" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626742v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bray" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Ekers" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0309" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521818v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Huege" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Bray" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buitink" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Ekers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bray" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ekers" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01493181v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114597v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114735v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Codalema Collaboration" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114737v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657042v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.138" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685102v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024557v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02304-0" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024881v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.058" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023733v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.052" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024559v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02323-9" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020186v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020199v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020311v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023466v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/091" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023464v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/085" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020184v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020185v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023465v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/089" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023454v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/007" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023468v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/097" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023458v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/021" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020189v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023470v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/113" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023461v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/058" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023462v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/072" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023459v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/039" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021597v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020188v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020187v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020183v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020182v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020180v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023471v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/116" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023473v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/134" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023467v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/095" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023469v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/8/110" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020181v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020061v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013931v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Johnson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013930v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Noriega" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013925v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013923v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013926v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013929v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013928v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013927v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013924v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013922v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ray" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020062v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012248v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012247v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012309v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Barnby" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012251v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021478v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bearden" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dodd" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021435v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011087v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lutz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021434v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004916v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001108v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Lyuboshitz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouais" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000634v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164930v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>