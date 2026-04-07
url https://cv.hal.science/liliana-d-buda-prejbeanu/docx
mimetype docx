--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -465,533 +465,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of moments in bulk ferromagnets</w:t>
+                <w:t xml:space="preserve">Simulation of current-driven magnetisation switching in nanopillars with Perpendicular Shape Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalia Boscolo Meneguolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mouad Fattouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/7dvv-zkhv⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dl2x-qv7t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04939865v2</w:t>
+                <w:t xml:space="preserve">hal-04999028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of current-driven magnetisation switching in nanopillars with Perpendicular Shape Anisotropy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/dl2x-qv7t⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999028v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda-Elena Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guer</w:t>
+                <w:t xml:space="preserve">Ultrafast dynamics of moments in bulk ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Fattouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/7dvv-zkhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127585v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04939865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar coupled core-shell perpendicular shape anisotropy MTJ with enhanced write speed and reduced cross-talk</w:t>
               </w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brandao Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,399 +4810,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dzyaloshinskii-Moriya interactions on the thermal stability factor of heavy metal/magnetic metal/oxide based nano-pillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power and phase dynamics of injection-locked spin torque nano-oscillators under conservative and dissipative driving signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Gastaldo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5109484⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.054114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.054414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285257v1</w:t>
+                <w:t xml:space="preserve">hal-02285340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and phase dynamics of injection-locked spin torque nano-oscillators under conservative and dissipative driving signals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perpendicular shape anisotropy spin transfer torque-MRAM: Determination of pillar tilt angle from 3D Stoner Wohlfarth astroid analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Fernandes Caçoilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.054414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab4215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285340v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular shape anisotropy spin transfer torque-MRAM: Determination of pillar tilt angle from 3D Stoner Wohlfarth astroid analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Dzyaloshinskii-Moriya interactions on the thermal stability factor of heavy metal/magnetic metal/oxide based nano-pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Lequeux</w:t>
+                <w:t xml:space="preserve">Daniele Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Tillie</w:t>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (10), pp.103905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab4215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5109484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299587v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Tb/Co multilayers within optically switchable perpendicular magnetic tunnel junctions</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,736 +5718,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Joule heating on the stability phase diagrams of perpendicular magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. L Prejbeanu</w:t>
+                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949474v1</w:t>
+                <w:t xml:space="preserve">hal-01764982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection locking at 2f of spin torque oscillators under influence of thermal noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-Fast Perpendicular Spin–Orbit Torque MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Mikuszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tortarolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Cyrille</w:t>
+                <w:t xml:space="preserve">Thomas Bracher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18969-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.9300204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2772185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01696935v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Macrospin analysis of RF excitations within fully perpendicular magnetic tunnel junctions with second order easy-axis magnetic anisotropy contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Atitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Firastrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (9), pp.093902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764982v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast Perpendicular Spin–Orbit Torque MRAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Joule heating on the stability phase diagrams of perpendicular magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Cubukcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulle</w:t>
+                <w:t xml:space="preserve">A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Mikuszeit</w:t>
+                <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bracher</w:t>
+                <w:t xml:space="preserve">I. L Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2772185⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.214410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865470v1</w:t>
+                <w:t xml:space="preserve">hal-01949474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrospin analysis of RF excitations within fully perpendicular magnetic tunnel junctions with second order easy-axis magnetic anisotropy contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection locking at 2f of spin torque oscillators under influence of thermal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Atitoaie</w:t>
+                <w:t xml:space="preserve">B. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Firastrau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ursula Ebels</w:t>
+                <w:t xml:space="preserve">C. Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Volmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-C. Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (9), pp.093902. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18969-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870559v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01696935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly thermally stable sub-20 nm magnetic random-access memory based on perpendicular shape anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7069,51 +7069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability phase diagram of a perpendicular magnetic tunnel junction in noncollinear geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,51 +7726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,51 +7990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin torque driven dynamics of a coupled two-layer structure: Interplay between conservative and dissipative coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.  i. Levartoski de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.  g. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8224,51 +8224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit torque driven chiral magnetization reversal in ultrathin nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mikuszeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective influence of in-plane and out-of-plane spin-transfer torques in magnetization switching of perpendicular magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,1008 +8603,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact modeling of a magnetic tunnel junction based on spin orbit torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+                <w:t xml:space="preserve">Kotb Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
+                <w:t xml:space="preserve">Gregory Di Pendina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Prenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Daniela Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (4), pp.047203. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2305695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960872v3</w:t>
+                <w:t xml:space="preserve">hal-02010859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation bandwidth of spin torque oscillators under current modulation</w:t>
+                <w:t xml:space="preserve">Beyond first-order finite element schemes in micromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quinsat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+                <w:t xml:space="preserve">E. Kritsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jenkins</w:t>
+                <w:t xml:space="preserve">A. Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tiberkevich</w:t>
+                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Slavin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (15), pp.152401. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256, pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4898093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010817v1</w:t>
+                <w:t xml:space="preserve">hal-01141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of a magnetic tunnel junction based on spin orbit torque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Di Pendina</w:t>
+                <w:t xml:space="preserve">W. Stefanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prenat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lavinia Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2305695⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.012404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010859v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Stefanowicz</w:t>
+                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Nistor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (4), pp.047203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926092v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960872v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond first-order finite element schemes in micromagnetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation bandwidth of spin torque oscillators under current modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vaysset</w:t>
+                <w:t xml:space="preserve">M. Quinsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">A. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alouges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Tiberkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (15), pp.152401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4898093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01141256v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current induced domain wall dynamics in the presence of spin orbit torques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Modulating spin transfer torque switching dynamics with two orthogonal spin-polarizers by varying the cell aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marins de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (17), pp.17D502. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (22), pp.224404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4860946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.224404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010855v1</w:t>
+                <w:t xml:space="preserve">hal-02010809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating spin transfer torque switching dynamics with two orthogonal spin-polarizers by varying the cell aspect ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lacoste</w:t>
+                <w:t xml:space="preserve">Current induced domain wall dynamics in the presence of spin orbit torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marins de Castro</w:t>
+                <w:t xml:space="preserve">I. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Devolder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (22), pp.224404. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.17D502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.224404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4860946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010809v1</w:t>
+                <w:t xml:space="preserve">hal-02010855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization dynamics of an in-plane magnetized synthetic ferrimagnetic free layer submitted to spin-transfer torques and applied field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9677,51 +9677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current driven magnetization dynamics of a self-polarised synthetic ferrimagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,321 +9792,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall tilting in the presence of the Dzyaloshinskii-Moriya interaction in out-of-plane magnetized magnetic nanotracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rohart</w:t>
+                <w:t xml:space="preserve">Out-of-plane precession of an in-plane magnetized free layer submitted to the spin-transfer torque of a perpendicular polarizer: An analytical perturbative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.054425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.054425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903921v1</w:t>
+                <w:t xml:space="preserve">cea-01072718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-plane precession of an in-plane magnetized free layer submitted to the spin-transfer torque of a perpendicular polarizer: An analytical perturbative approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lacoste</w:t>
+                <w:t xml:space="preserve">Domain wall tilting in the presence of the Dzyaloshinskii-Moriya interaction in out-of-plane magnetized magnetic nanotracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.054425. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.217203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.054425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01072718v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-torque nano-oscillator based on a synthetic antiferromagnet free layer and perpendicular to plane polarizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Firastrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10166,51 +10166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved coherence of ultrafast spin-transfer-driven precessional switching with synthetic antiferromagnet perpendicular polarizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papusoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10218,51 +10218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bandiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marins de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.242511. </w:t>
@@ -10294,295 +10294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic domain-wall depinning under current in FePt spin valves and single layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Mihai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+                <w:t xml:space="preserve">Thomas A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.014411⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971266v1</w:t>
+                <w:t xml:space="preserve">hal-00613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+                <w:t xml:space="preserve">Stochastic domain-wall depinning under current in FePt spin valves and single layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Moore</w:t>
+                <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Szambolics</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.014411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613090v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-current vortices in current-perpendicular-to-plane nanoconstricted spin valves</w:t>
               </w:r>
@@ -10845,90 +10845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crystalline defects on domain wall motion under field and current in nanowires with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.134408. </w:t>
@@ -10966,51 +10966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Gusakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11113,64 +11113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaggelos Kritsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11368,64 +11368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion in ferromagnetic systems with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Weak Formulation for The Landau-Lifshitz-Gilbert Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,90 +11644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11774,77 +11774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaggelos Kritsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11904,51 +11904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange Bias in Annealed [Pt/Co]/NiFe Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12333,64 +12333,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Landau-Lifshitz-Bloch-Slonczewski equations for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Fattouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12610,51 +12610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12744,51 +12744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12839,51 +12839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high density STT-MRAM at sub-20nm nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13089,51 +13089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Sub-Nanosecond Precessional Magnetic Switching in STT-MRAM Cells for SRAM Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marins De Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,51 +13421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnétisme à l’échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13650,51 +13650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Papusoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Magnetic Materials - Volume 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9780444537805</w:t>
@@ -13755,51 +13755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement d'un code de calcul micromagnetique 2D et 3D: Application a des systemes reels de types films, plots et fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13858,51 +13858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of spintronic devices: from basic operation mechanisms toward optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Communauté Université Grenoble Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14010,51 +14010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C6119D"/>
+    <w:nsid w:val="D8636511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14241,51 +14241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>