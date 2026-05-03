--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -414,51 +414,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (8), pp.6644-6654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.5c14180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -599,399 +599,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast dynamics of moments in bulk ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Fattouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kunyangyuen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/7dvv-zkhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+                <w:t xml:space="preserve">cea-04939865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127585v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of moments in bulk ferromagnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Fattouhi</w:t>
+                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda-Elena Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014435. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/7dvv-zkhv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04939865v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar coupled core-shell perpendicular shape anisotropy MTJ with enhanced write speed and reduced cross-talk</w:t>
               </w:r>
@@ -1369,295 +1369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
+                <w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Sisodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuong Pham</w:t>
+                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
+                <w:t xml:space="preserve">Joseba Urrestarazu-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (12), pp.3557-3565. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6693), pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220466v1</w:t>
+                <w:t xml:space="preserve">hal-04553207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuong Pham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilaria Di Manici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 384 (6693), pp.307-312. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (12), pp.3557-3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553207v1</w:t>
+                <w:t xml:space="preserve">hal-04220466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
               </w:r>
@@ -2039,563 +2039,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of all-optical single-shot switching of magnetization in Tb/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T G H Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avilés-Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salomoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.023163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227118v1</w:t>
+                <w:t xml:space="preserve">hal-04957375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">L. Farcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229028v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of all-optical single-shot switching of magnetization in Tb/Co multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of interface anisotropy for spin transfer torque in perpendicular magnetic tunnel junctions for cryogenic temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C S Davies</w:t>
+                <w:t xml:space="preserve">P. Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Avilés-Félix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">A. Mora-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023163⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.025253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957375v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of interface anisotropy for spin transfer torque in perpendicular magnetic tunnel junctions for cryogenic temperature operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mora-Hernandez</w:t>
+                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dammak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Auffret</w:t>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Joumard</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.025253. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/9.0000512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205074v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t>
               </w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M.S. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3340,965 +3340,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Torque-Triggered Magnetization Reversal in Magnetic Tunnel Junctions with Perpendicular Shape Anisotropy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin torque efficiency modulation in a double-barrier magnetic tunnel junction with a read/write mode control layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lequeux</w:t>
+                <w:t xml:space="preserve">Antoine Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Strelkov</w:t>
+                <w:t xml:space="preserve">Paulo Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Diény</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
+                <w:t xml:space="preserve">Jyotirmoy Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.024020⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.2607-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574632v2</w:t>
+                <w:t xml:space="preserve">hal-03533820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spintronic memristors for neuromorphic circuits based on the angular variation of tunnel magnetoresistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Spin-Torque-Triggered Magnetization Reversal in Magnetic Tunnel Junctions with Perpendicular Shape Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caçoilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Joumard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR00346A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.024020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.024020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360800v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin torque efficiency modulation in a double-barrier magnetic tunnel junction with a read/write mode control layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Coelho</w:t>
+                <w:t xml:space="preserve">Spintronic memristors for neuromorphic circuits based on the angular variation of tunnel magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyotirmoy Chatterjee</w:t>
+                <w:t xml:space="preserve">M. Mansueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Strelkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">A. Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (6), pp.2607-2613. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (26), pp.11488-11496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00346A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533820v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route towards efficient magnetization reversal driven by voltage control of magnetic anisotropy</w:t>
+                <w:t xml:space="preserve">Perpendicular magnetic anisotropy electric field modulation in magnetron-sputtered Pt/Co/X/MgO ultra-thin structures with chemically tailored top interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana-Alina One</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Béa</w:t>
+                <w:t xml:space="preserve">R. One</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sever Mican</w:t>
+                <w:t xml:space="preserve">S. Mican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Joldos</w:t>
+                <w:t xml:space="preserve">A. Mesaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Brandão Veiga</w:t>
+                <w:t xml:space="preserve">M. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88408-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3071584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206091v1</w:t>
+                <w:t xml:space="preserve">hal-03193973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical spin switching probability in [Tb/Co] multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avilés-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Farcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-86065-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium ions put magnetic skyrmions on the track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumari Gaurav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamour Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (7), pp.2989-2996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular magnetic anisotropy electric field modulation in magnetron-sputtered Pt/Co/X/MgO ultra-thin structures with chemically tailored top interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Route towards efficient magnetization reversal driven by voltage control of magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mican</w:t>
+                <w:t xml:space="preserve">Roxana-Alina One</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesaros</w:t>
+                <w:t xml:space="preserve">Sever Mican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabor</w:t>
+                <w:t xml:space="preserve">Marius Joldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Petrisor</w:t>
+                <w:t xml:space="preserve">Pedro Brandão Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3071584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88408-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193973v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic properties of 1-kink skyrmion in Pt/Co/MgO trilayer</w:t>
               </w:r>
@@ -4548,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot all-optical switching of magnetization in Tb/Co multilayer-based electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avilés-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -4682,51 +4682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal robustness of magnetic tunnel junctions with perpendicular shape anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (11), pp.6378-6384. </w:t>
@@ -5067,77 +5067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dzyaloshinskii-Moriya interactions on the thermal stability factor of heavy metal/magnetic metal/oxide based nano-pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5188,77 +5188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Tb/Co multilayers within optically switchable perpendicular magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avilés-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,295 +5316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing an Isotropically Coercive Magnetic Layer for Memristive Applications by Analogy to Dry Friction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Joumard</w:t>
+                <w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nath</w:t>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044029⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.044007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394879v1</w:t>
+                <w:t xml:space="preserve">hal-02356080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Realizing an Isotropically Coercive Magnetic Layer for Memristive Applications by Analogy to Dry Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Peña-Garcia</w:t>
+                <w:t xml:space="preserve">J. Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.044007. </w:t>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356080v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpendicular shape anisotropy spin transfer torque magnetic random-access memory: towards sub-10 nm devices</w:t>
               </w:r>
@@ -5616,77 +5616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (23), pp.234001. </w:t>
@@ -5718,468 +5718,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Macrospin analysis of RF excitations within fully perpendicular magnetic tunnel junctions with second order easy-axis magnetic anisotropy contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Atitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Firastrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (9), pp.093902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764982v1</w:t>
+                <w:t xml:space="preserve">hal-01870559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast Perpendicular Spin–Orbit Torque MRAM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bracher</w:t>
+                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2772185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865470v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrospin analysis of RF excitations within fully perpendicular magnetic tunnel junctions with second order easy-axis magnetic anisotropy contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-Fast Perpendicular Spin–Orbit Torque MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Atitoaie</w:t>
+                <w:t xml:space="preserve">Nikolai Mikuszeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Firastrau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ursula Ebels</w:t>
+                <w:t xml:space="preserve">Claire Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Volmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (9), pp.093902. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.9300204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2772185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870559v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Joule heating on the stability phase diagrams of perpendicular magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,64 +6416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. M. S. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7056,51 +7056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability phase diagram of a perpendicular magnetic tunnel junction in noncollinear geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,364 +7318,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
+                <w:t xml:space="preserve">Domain wall dynamics in ultrathin Pt/Co/AlOx microstrips under large combined magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Safeer</w:t>
+                <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jué</w:t>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Jacques Miltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.014403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585580v1</w:t>
+                <w:t xml:space="preserve">hal-01251733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall dynamics in ultrathin Pt/Co/AlOx microstrips under large combined magnetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Safeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (1), pp.014403. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251733v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral damping of magnetic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. k. Safeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7720,278 +7720,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced modulation rates via field modulation in spin torque nano-oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Purbawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.122402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4944458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271350v1</w:t>
+                <w:t xml:space="preserve">hal-01578689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced modulation rates via field modulation in spin torque nano-oscillators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.122402. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4944458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578689v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin torque driven dynamics of a coupled two-layer structure: Interplay between conservative and dissipative coupling</w:t>
               </w:r>
@@ -8733,571 +8733,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond first-order finite element schemes in micromagnetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kritsikis</w:t>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vaysset</w:t>
+                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (4), pp.047203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141256v1</w:t>
+                <w:t xml:space="preserve">hal-00960872v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation bandwidth of spin torque oscillators under current modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quinsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Stefanowicz</w:t>
+                <w:t xml:space="preserve">V. Tiberkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Nistor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">A. Slavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 104 (1), pp.012404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 105 (15), pp.152401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4898093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926092v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Stefanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Jué</w:t>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.012404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960872v3</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation bandwidth of spin torque oscillators under current modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond first-order finite element schemes in micromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kritsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quinsat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+                <w:t xml:space="preserve">A. Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jenkins</w:t>
+                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tiberkevich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256, pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4898093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010817v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating spin transfer torque switching dynamics with two orthogonal spin-polarizers by varying the cell aspect ratio</w:t>
               </w:r>
@@ -9443,51 +9443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,51 +9954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10166,51 +10166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved coherence of ultrafast spin-transfer-driven precessional switching with synthetic antiferromagnet perpendicular polarizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papusoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,641 +10294,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic domain-wall depinning under current in FePt spin valves and single layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Moore</w:t>
+                <w:t xml:space="preserve">A.P. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Szambolics</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.014411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613090v1</w:t>
+                <w:t xml:space="preserve">hal-00971266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic domain-wall depinning under current in FePt spin valves and single layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
+                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vila</w:t>
+                <w:t xml:space="preserve">Thomas A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.014411. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.014411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971266v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-current vortices in current-perpendicular-to-plane nanoconstricted spin valves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and control of exchange-bias-like phenomenon in coupled ferromagnetic [Pt/Co]/NiFe bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vedyayev</w:t>
+                <w:t xml:space="preserve">A. Bollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ryzhanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gusakova</w:t>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rodmacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (2), pp.024416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.024416⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.094423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00853164v1</w:t>
+                <w:t xml:space="preserve">hal-01683845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and control of exchange-bias-like phenomenon in coupled ferromagnetic [Pt/Co]/NiFe bilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bollero</w:t>
+                <w:t xml:space="preserve">Spin-current vortices in current-perpendicular-to-plane nanoconstricted spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baltz</w:t>
+                <w:t xml:space="preserve">A. Vedyayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ryzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gusakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.094423. </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.024416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.024416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683845v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00853164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crystalline defects on domain wall motion under field and current in nanowires with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Szambolics</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.134408. </w:t>
@@ -10966,51 +10966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Gusakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11100,51 +11100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11368,51 +11368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion in ferromagnetic systems with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,51 +11510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Weak Formulation for The Landau-Lifshitz-Gilbert Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,343 +11638,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaggelos Kritsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (13), pp.132508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640810836825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2995850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175077v1</w:t>
+                <w:t xml:space="preserve">hal-00297240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evaggelos Kritsikis</w:t>
+                <w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (13), pp.132508. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2995850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297240v1</w:t>
+                <w:t xml:space="preserve">hal-00175077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange Bias in Annealed [Pt/Co]/NiFe Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12015,307 +12015,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behavior of systems composed of coupled ferromagnetic bilayers with distinct anisotropy directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bollero</w:t>
+                <w:t xml:space="preserve">Effect of nanostructuration on the magnetic properties of CoPt films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Rastei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vénuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Rodmacq</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.144407⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126 (2-3), pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683818v1</w:t>
+                <w:t xml:space="preserve">hal-00204988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nanostructuration on the magnetic properties of CoPt films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vénuat</w:t>
+                <w:t xml:space="preserve">Magnetic behavior of systems composed of coupled ferromagnetic bilayers with distinct anisotropy directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Carvalho</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.09.030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.144407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.144407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00204988v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12333,51 +12333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Landau-Lifshitz-Bloch-Slonczewski equations for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Fattouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropically coercive free layer integration in a magnetic tunnel junction for neuromorphic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mansueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12718,77 +12718,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque magnetic random-access memory: Towards sub-10 nm devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12964,90 +12964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral damping in magnetic domain-walls (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Safeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13307,51 +13307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Lucian Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13598,51 +13598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic Devices for Memory and Logic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13755,51 +13755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement d'un code de calcul micromagnetique 2D et 3D: Application a des systemes reels de types films, plots et fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14010,51 +14010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8636511"/>
+    <w:nsid w:val="73AF2011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14241,51 +14241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>