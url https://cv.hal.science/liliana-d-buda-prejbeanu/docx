--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,13955 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13903 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliana D. Buda-Prejbeanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésGrenoble INP-UGA/Phelma</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liliana-d-buda-prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6105-151X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077628381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=jlgYez4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">09 / 2021 –  présent  : 	Professeure des Universités, Grenoble INP – UGA / Phelma02 / 2005 – 08 / 2021:	Maitresse de conférences  INPG/ENSPG (PHELMA depuis 2008), Laboratoire d’affectation – SPINTEC09 / 2004 – 01/ 2005 : 	ATER (50%) Université Joseph Fourier, Laboratoire d’affectation – Laboratoire Louis Néel02 / 2002 – 08 / 2004 :	Post-doctorat au laboratoire SPINTEC (CEA-Grenoble)01 / 1999 – 12 / 2001 :	Doctorante Institut de Physique et Chimie de Matériaux de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017 –	Habilitation à diriger de recherches en PhysiqueCommunauté Université Grenoble Alpes / Ecole doctorale de physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling of spintronic devices:  from basic operation mechanisms toward optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2001 –	Doctorat en PhysiqueUniversité Louis Pasteur (Strasbourg)/Institut de Physique et Chimie de Matériaux de Strasbourg</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'un code de calcul micromagnétique 2D et 3D:application aux systèmes réels de types films, plots et fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1998 –	Master (DEA) Physique de la matière condenséeFaculté de Physique, Université Babes-Bolyai, Cluj-Napoca (Roumanie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 – présent : Directrice Scientique Grenoble INP-UGA2023 – présent : Membre élue du Conseil d’école Grenoble INP-UGA / Phelma2015 – 2020     : Membre élue du Conseil de Pôle Recherche - Physique, Ingénierie, Matériaux (UGA)2015 – présent : Directrice adjointe Ecole Européenne ESONN  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esonn.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – présent : Membre de la Commission Pédagogique et de la Vie Etudiante (PHELMA)2012 – 2023      : Co-resposable filière internationale Nanotech </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nanotech.grenoble-inp.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2013 – présent : Membre du comité d’organisation de l’école inmram </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.inmram.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018 – présent : Chargé de mission Formation - Université (SPINTEC)2020 – présent : Membre du Conseil Pédagogique – IRT Nanoelec </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irtnanoelec.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2021 – présent : Membre du bureau du programme thématique Quantum et Summit (UGA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Noise Nanoscale Vortex Sensor for Out-of-Plane Magnetic Field Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (8), pp.6644-6654. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Landau-Lifshitz-Bloch-Slonczewski equations for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Special Collection: 70th Annual Conference on Magnetism and Magnetic Materials, 16 (2), pp.025324. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0001000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kunyangyuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-X Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fanciulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda-Elena Stanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pedersoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of moments in bulk ferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.014435. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7dvv-zkhv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04939865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of current-driven magnetisation switching in nanopillars with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Boscolo Meneguolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.014448. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dl2x-qv7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar coupled core-shell perpendicular shape anisotropy MTJ with enhanced write speed and reduced cross-talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.044034. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.044034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-torque nano-oscillator based on two in-plane magnetized synthetic ferrimagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteblanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (8), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0191830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kunyangyuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Di Manici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Urrestarazu-Larrañaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Bairagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6693), pp.307-312. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Di Manici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.3557-3565. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Voltage Controlled Magnetic Anisotropy Magnetic Tunnel Junctions at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Brandao Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3284503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking Dynamics in Dual Free Layer Perpendicular Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Farcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.7869-7875. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c01597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of all-optical single-shot switching of magnetization in Tb/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T G H Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avilés-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.023163. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of interface anisotropy for spin transfer torque in perpendicular magnetic tunnel junctions for cryogenic temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mora-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.025253. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Urrestarazu Larrañaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4807. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable Skyrmion Logic Gates Based on Skyrmion Tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.064035. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.17.064035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Programmable Logic-In-Memory Devices Exploiting Skyrmion Confinement and Channeling Using Local Energy Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Sisodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.014025. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.18.014025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Fassatoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time investigation of Double magnetic tunnel junction with a switchable Assistance layer for high efficiency STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sanchez Hazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M.S. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation analysis of strongly nonlinear injection locked spin torque oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular magnetic anisotropy electric field modulation in magnetron-sputtered Pt/Co/X/MgO ultra-thin structures with chemically tailored top interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. One</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3071584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route towards efficient magnetization reversal driven by voltage control of magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana-Alina One</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Mican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Joldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Brandão Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical spin switching probability in [Tb/Co] multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avilés-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86065-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium ions put magnetic skyrmions on the track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Bairagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumari Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2989-2996. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin torque efficiency modulation in a double-barrier magnetic tunnel junction with a read/write mode control layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), pp.2607-2613. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque-Triggered Magnetization Reversal in Magnetic Tunnel Junctions with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.024020. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic memristors for neuromorphic circuits based on the angular variation of tunnel magnetoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (26), pp.11488-11496. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NR00346A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic properties of 1-kink skyrmion in Pt/Co/MgO trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.-E. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (17), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.174441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature skyrmions at zero field in exchange bias ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaurav Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Finco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chouaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.044079. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot all-optical switching of magnetization in Tb/Co multilayer-based electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avilés-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62104-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal robustness of magnetic tunnel junctions with perpendicular shape anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.6378-6384. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR10366J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dzyaloshinskii-Moriya interactions on the thermal stability factor of heavy metal/magnetic metal/oxide based nano-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (10), pp.103905. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5109484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and phase dynamics of injection-locked spin torque nano-oscillators under conservative and dissipative driving signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.054114. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular shape anisotropy spin transfer torque-MRAM: Determination of pillar tilt angle from 3D Stoner Wohlfarth astroid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Fernandes Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab4215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Tb/Co multilayers within optically switchable perpendicular magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avilés-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.125328. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soong-Geun Je</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayane de Souza Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Peña-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.044007. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realizing an Isotropically Coercive Magnetic Layer for Memristive Applications by Analogy to Dry Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular shape anisotropy spin transfer torque magnetic random-access memory: towards sub-10 nm devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (23), pp.234001. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab0de4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Joule heating on the stability phase diagrams of perpendicular magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Timopheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. L Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.214410. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection locking at 2f of spin torque oscillators under influence of thermal noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tortarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1728. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18969-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrospin analysis of RF excitations within fully perpendicular magnetic tunnel junctions with second order easy-axis magnetic anisotropy contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Atitoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Firastrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Volmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (9), pp.093902. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soong-Geun Je</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayane de Souza Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Fast Perpendicular Spin–Orbit Torque MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Cubukcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Mikuszeit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bracher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.9300204. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2772185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly thermally stable sub-20 nm magnetic random-access memory based on perpendicular shape anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (25), pp.12187. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR01365A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency shift keying by current modulation in a MTJ-based STNO with high data rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruiz-Calaforra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Purbawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brächer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murapaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.082401. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4994892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous free layer in perpendicular magnetic tunnel junctions and its impact on the effective anisotropies and spin transfer torque switching efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Timopheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. M. S. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.14412 - 14412. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque nano-oscillators based on synthetic ferrimagnets: Influence of the exchange bias field and interlayer exchange coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteblanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.013903. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nanotweezers and their remote actuation by magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Livache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.451. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability phase diagram of a perpendicular magnetic tunnel junction in noncollinear geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Timopheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chshiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.184409. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer coupling on the spin-torque-driven excitations in a spin-torque oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteblanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.094433. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.094433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral damping of magnetic domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. k. Safeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. K. Safeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall dynamics in ultrathin Pt/Co/AlOx microstrips under large combined magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Miltat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.014403. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced modulation rates via field modulation in spin torque nano-oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Purbawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.122402. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayane de Souza Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin torque driven dynamics of a coupled two-layer structure: Interplay between conservative and dissipative coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.094432. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Thermally Assisted Magnetoresistive Random-Access Memory Based on Exchange-Biased Vortex Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.  i. Levartoski de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.  g. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.024015. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear mode interaction between spin torque driven and damped modes in spin torque nano-oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmer Monteblanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Daniela Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (19), pp.192405. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4921097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01735124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit torque driven chiral magnetization reversal in ultrathin nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mikuszeit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Mihai Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (14), pp.144424. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01734611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective influence of in-plane and out-of-plane spin-transfer torques in magnetization switching of perpendicular magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Timopheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chshiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (10), pp.104430. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Stefanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.012404. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond first-order finite element schemes in micromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 256, pp.357. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation bandwidth of spin torque oscillators under current modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tiberkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (15), pp.152401. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4898093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana-Daniela Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (4), pp.047203. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960872v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of a magnetic tunnel junction based on spin orbit torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotb Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Daniela Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (7), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2305695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current induced domain wall dynamics in the presence of spin orbit torques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.17D502. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4860946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating spin transfer torque switching dynamics with two orthogonal spin-polarizers by varying the cell aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marins de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (22), pp.224404. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.224404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics of an in-plane magnetized synthetic ferrimagnetic free layer submitted to spin-transfer torques and applied field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (6), pp.064408. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.064408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current driven magnetization dynamics of a self-polarised synthetic ferrimagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (8), pp.083911. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane precession of an in-plane magnetized free layer submitted to the spin-transfer torque of a perpendicular polarizer: An analytical perturbative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.054425. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.054425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01072718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall tilting in the presence of the Dzyaloshinskii-Moriya interaction in out-of-plane magnetized magnetic nanotracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.217203. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-torque nano-oscillator based on a synthetic antiferromagnet free layer and perpendicular to plane polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Firastrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (11), pp.113908. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4795160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic domain-wall depinning under current in FePt spin valves and single layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.014411. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.014411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Mihai Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.419. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved coherence of ultrafast spin-transfer-driven precessional switching with synthetic antiferromagnet perpendicular polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Papusoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marins de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.242511. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3597797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00853187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and control of exchange-bias-like phenomenon in coupled ferromagnetic [Pt/Co]/NiFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodmacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.094423. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-current vortices in current-perpendicular-to-plane nanoconstricted spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vedyayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ryzhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.024416. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.024416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00853164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystalline defects on domain wall motion under field and current in nanowires with perpendicular magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.134408. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.134408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00970815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-polarized current-induced excitations in a coupled magnetic layer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (10), </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.104406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motion in ferromagnetic systems with perpendicular magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Mihai Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (13), pp.1912-1918. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (13), pp.132508. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2995850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana-Daniela Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Weak Formulation for The Landau-Lifshitz-Gilbert Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.3153. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.2001667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Bias in Annealed [Pt/Co]/NiFe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodmacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (10), pp.2990 - 2992. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2006.879758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic behavior of systems composed of coupled ferromagnetic bilayers with distinct anisotropy directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodmacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.144407. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.144407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanostructuration on the magnetic properties of CoPt films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vénuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126 (2-3), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Landau-Lifshitz-Bloch-Slonczewski equations for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2025 - 70th Annual Conference on Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Palm Beach, United States. pp.025324, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2510.04562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Czepl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropically coercive free layer integration in a magnetic tunnel junction for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW48823.2020.9108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque magnetic random-access memory: Towards sub-10 nm devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on IC Design &amp; Technology (ICICDT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Otrante, Italy. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2018.8399772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high density STT-MRAM at sub-20nm nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Magnetic Recording Conference (TMRC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Milpitas, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral damping in magnetic domain-walls (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Safeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, France. pp.993130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Sub-Nanosecond Precessional Magnetic Switching in STT-MRAM Cells for SRAM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marins De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. L. Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 8th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2016.7495262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Voltage-Controlled Magnetic Tunnel Junctions at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Brandao Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Lucian Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnétisme à l’échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetism applied to magnetic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Diény; Ronald B. Goldfarb; Kyung‐Jin Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Magnetic Random-Access Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55, 2016, 978-1-119-00974-0. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119079415.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spintronic Devices for Memory and Logic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Papusoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Magnetic Materials - Volume 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9780444537805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un code de calcul micromagnetique 2D et 3D: Application a des systemes reels de types films, plots et fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana-Daniela Buda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of spintronic devices: from basic operation mechanisms toward optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Communauté Université Grenoble Alpes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01677475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14010,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73AF2011"/>
+    <w:nsid w:val="FEA694B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14241,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liliana-d-buda-prejbeanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6105-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077628381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=jlgYez4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esonn.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanotech.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmram.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irtnanoelec.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0001000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04939865v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7dvv-zkhv" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3284503" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Farcis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teixeira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G H Blank" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Davies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veiga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dammak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000512" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.064035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.014025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Hazen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.S. Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080335" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. One" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mican" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071584" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206091v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Alina One" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Mican" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Joldos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brand&#227;o Veiga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88408-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86065-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Gaurav" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00136" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chavent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coelho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00198" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03360800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansueto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00346A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456509v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-E. Fillion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.174441" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrissin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10366J" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gastaldo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109484" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.054414" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrissin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fernandes Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tillie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4215" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394879v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nath" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0de4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949474v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L Prejbeanu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214410" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01696935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacoste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cyrille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18969-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Atitoaie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Firastrau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Volmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034792" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikuszeit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bracher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2772185" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01365A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Calaforra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#228;cher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994892" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973525" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094433" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585577v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#160;k. Safeer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4518" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094432" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834228v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#8201;i. Levartoski de Araujo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#8201;g. Alves" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.024015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735124v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Daniela Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144424" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kritsikis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaysset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72T9FBZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiberkevich" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slavin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898093" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Jabeur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2305695" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860946" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010809v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins de Castro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224404" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.064408" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010833v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jenkins" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geranton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866871" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072718v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054425" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Firastrau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795160" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mihai" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.014411" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853187v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papusoi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandiera" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597797" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683845v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094423" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970815v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134408" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554104v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gusakova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houssameddine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dieny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104406" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002319v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.12.011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM4T5HR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683819v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.879758" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.144407" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204988v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Rastei" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;nuat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.09.030" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBRF646-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298611v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.04562" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111548v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mansueto" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Prejbeanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW48823.2020.9108129" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934505v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399772" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131655v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chatterjee" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tille" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043586v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Safeer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marins De Castro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Prejbeanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495262" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679334v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068107v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/materiaux-et-dispositifs-magnetiques-et-supraconducteurs-42282210/ferromagnetisme-a-l-echelle-nanometrique-e1730/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579118v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079415.ch3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003049v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01677475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>