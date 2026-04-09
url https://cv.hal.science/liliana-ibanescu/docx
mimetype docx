--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -206,51 +206,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -2148,277 +2148,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damion Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">M. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
+              <w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366893v1</w:t>
+                <w:t xml:space="preserve">hal-04167547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lange</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chan</w:t>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167547v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsayed Algergawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,269 +4466,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dervaux</w:t>
+                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190216v1</w:t>
+                <w:t xml:space="preserve">hal-01004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
+                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie L. Soler</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004442v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food science and knowledge engineering: a challenging encounter</w:t>
               </w:r>
@@ -5390,247 +5390,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
+              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123208v1</w:t>
+                <w:t xml:space="preserve">hal-01123265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123265v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fuzzy conceptual graph rules to map ontologies</w:t>
               </w:r>
@@ -5904,51 +5904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Kinetic Chemical Mechanisms Using Rewriting</w:t>
+                <w:t xml:space="preserve">A Rule-Based Approach for Automated Generation of Kinetic Chemical Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
@@ -5979,97 +5979,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Melbourne, Australie, pp.367-376</w:t>
+              <w:t xml:space="preserve">14th International Conference on Rewriting Techniques and Applications - RTA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Valencia, Spain, pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099622v1</w:t>
+                <w:t xml:space="preserve">inria-00099621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-Based Approach for Automated Generation of Kinetic Chemical Mechanisms</w:t>
+                <w:t xml:space="preserve">Automated Generation of Kinetic Chemical Mechanisms Using Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
@@ -6100,73 +6100,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Rewriting Techniques and Applications - RTA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Valencia, Spain, pp.30-45</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Melbourne, Australie, pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099621v1</w:t>
+                <w:t xml:space="preserve">inria-00099622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8153,51 +8153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315911v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
+                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8225,93 +8225,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315887v3</w:t>
+                <w:t xml:space="preserve">hal-05315840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
+                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8339,93 +8339,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315873v3</w:t>
+                <w:t xml:space="preserve">hal-05315887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
+                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8453,69 +8453,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315840v3</w:t>
+                <w:t xml:space="preserve">hal-05315873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t>
               </w:r>
@@ -9162,51 +9162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Conraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Conraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>