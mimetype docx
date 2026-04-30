--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1446,278 +1446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Web Data Tables Integration Guided by an Ontological and Terminological Resource</w:t>
+                <w:t xml:space="preserve">Intégration de données hétérogènes et imprécises guidée par une ressource termino-ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Soler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie L. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (4), pp.805-819. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.539-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria27.539-568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00642899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00903768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données hétérogènes et imprécises guidée par une ressource termino-ontologique</w:t>
+                <w:t xml:space="preserve">Fuzzy Web Data Tables Integration Guided by an Ontological and Terminological Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie L. Soler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.539-568. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.805-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria27.539-568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00903768v1</w:t>
+                <w:t xml:space="preserve">lirmm-00642899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2398,277 +2398,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Weber</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768264v1</w:t>
+                <w:t xml:space="preserve">hal-04351729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+                <w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351729v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t>
               </w:r>
@@ -2782,51 +2782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t>
+                <w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
@@ -2861,97 +2861,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013162v1</w:t>
+                <w:t xml:space="preserve">hal-03013147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t>
+                <w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
@@ -2986,323 +2986,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t>
+              <w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013147v1</w:t>
+                <w:t xml:space="preserve">hal-03013162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering expressive rules for complex ontology matching and data interlinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Atencia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM 2019 - 14th ISWC workshop on ontology matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.199-200</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984943v1</w:t>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">Discovering expressive rules for complex ontology matching and data interlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+              <w:t xml:space="preserve">OM 2019 - 14th ISWC workshop on ontology matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
               </w:r>
@@ -3879,273 +3879,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194941v1</w:t>
+                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01092173v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMF 2013 - 8th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. 292 p</w:t>
@@ -4524,51 +4524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4954,463 +4954,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Crete, Greece. pp.662-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.581-586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616241v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode d'évolution d'une ontologie guidée par l'annotation sémantique de tableaux du Web</w:t>
+                <w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances - Atelier Évolution d'ontologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Hersonissos, Crete, Greece. pp.43-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00538966v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t>
+                <w:t xml:space="preserve">Vers une méthode d'évolution d'une ontologie guidée par l'annotation sémantique de tableaux du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances - Atelier Évolution d'ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538572v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t>
               </w:r>
@@ -5904,51 +5904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-Based Approach for Automated Generation of Kinetic Chemical Mechanisms</w:t>
+                <w:t xml:space="preserve">Automated Generation of Kinetic Chemical Mechanisms Using Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
@@ -5979,97 +5979,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Rewriting Techniques and Applications - RTA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Valencia, Spain, pp.30-45</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Melbourne, Australie, pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099621v1</w:t>
+                <w:t xml:space="preserve">inria-00099622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Kinetic Chemical Mechanisms Using Rewriting</w:t>
+                <w:t xml:space="preserve">A Rule-Based Approach for Automated Generation of Kinetic Chemical Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
@@ -6100,73 +6100,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Melbourne, Australie, pp.367-376</w:t>
+              <w:t xml:space="preserve">14th International Conference on Rewriting Techniques and Applications - RTA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Valencia, Spain, pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099622v1</w:t>
+                <w:t xml:space="preserve">inria-00099621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6954,51 +6954,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Alignment Using Web Linked Ontologies as Background Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 665, Springer, pp.207-227, 2017, Studies in Computational Intelligence, 978-3-319-45762-8. </w:t>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,51 +7649,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GasEl. Elaboration d'un logiciel de génération de mécanismes détaillés d'oxydation et de combustion de molécules d'hydrocarbures. Rapport No 3</w:t>
+                <w:t xml:space="preserve">Projet GasEl. Elaboration d'un logiciel de génération de mécanismes détaillés d'oxydation et de combustion de molécules d'hydrocarbures. Rapport No 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
@@ -7707,115 +7707,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] A02-R-560 || ibanescu02b, 2002, 26 p</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Conraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] A02-R-559 || ibanescu02a, 2002, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00101048v1</w:t>
+                <w:t xml:space="preserve">inria-00101047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GasEl. Elaboration d'un logiciel de génération de mécanismes détaillés d'oxydation et de combustion de molécules d'hydrocarbures. Rapport No 2</w:t>
+                <w:t xml:space="preserve">Projet GasEl. Elaboration d'un logiciel de génération de mécanismes détaillés d'oxydation et de combustion de molécules d'hydrocarbures. Rapport No 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
@@ -7829,87 +7825,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] A02-R-559 || ibanescu02a, 2002, 26 p</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] A02-R-560 || ibanescu02b, 2002, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00101047v1</w:t>
+                <w:t xml:space="preserve">inria-00101048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GasEl. Elaboration d'un logiciel de génération de mécanismes détaillés d'oxydation et de combustion de molécules d'hydrocarbures. Rapport No 1</w:t>
               </w:r>
@@ -8039,51 +8039,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t>
+                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8111,93 +8111,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315911v3</w:t>
+                <w:t xml:space="preserve">hal-05315840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
+                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8225,69 +8225,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315840v3</w:t>
+                <w:t xml:space="preserve">hal-05315873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
               </w:r>
@@ -8381,51 +8381,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
+                <w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8453,93 +8453,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315873v3</w:t>
+                <w:t xml:space="preserve">hal-05315863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t>
+                <w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8567,93 +8567,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315863v3</w:t>
+                <w:t xml:space="preserve">hal-05315925v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t>
+                <w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8681,93 +8681,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315925v3</w:t>
+                <w:t xml:space="preserve">hal-05315902v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t>
+                <w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -8795,69 +8795,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315902v3</w:t>
+                <w:t xml:space="preserve">hal-05315911v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8927,51 +8927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9162,51 +9162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Conraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Conraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>