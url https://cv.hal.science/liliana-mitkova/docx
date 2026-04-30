--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliana Mitkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Structural arrangements for open innovation: a comparative analysis of Chinese and French multinational companies’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2021.2014447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance in dynamising collaborative innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1/2), pp.68-92. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2024.140367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decisions of the manufacturer-led closed-loop supply chain considering altruistic behavior in EV battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer in open innovation through licensing: evidence of Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.311-340. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2022.123737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doloreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paths of internationalization of chinese innovative firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2575. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven mergers and acquisitions of chinese acquirers: development of a multi-dimensional framework for post-innovation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.280-309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2018.095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on China's knowledge-sharing system: under open innovation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2/3), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMED.2016.078215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁcation of technology development trends based on subject–action–object analysis: The case of dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengjun Qui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghua Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using Two Dimensions of the Patent Classification for Measuring the Technological Proximity. An Application in Identifying a Potential R&D Partner in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.716-747. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-013-9325-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of open innovation model: organizational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Integrative Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new challenges of organizing intellectual property in complex industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Open Innovation: Organizational Approach based on a French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Management Innovation &amp; Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (19), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux d'organisation de la propriété intellectuelle dans les industries complexes: une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes d'organisation dans l'industrie de la défense et nouveaux enjeux pour le management de la propriété intellectuelle : une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and operational patent management in the case of intensive licensing : how to deal with the organisational questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business and Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.546-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de brevet et arrangements organisationnels au sein des grands groupes industriels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle organisation pour la valorisation des brevets d'invention ? Le cas d'Air Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small firms’ open innovation: leveraging business model Innovation through dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2025 : 12th Edition World Open Innovation Conference. "Open Innovation in Times of Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation, Technology, Entrepreneurship &amp; Marketing (ITEM) group Eindhoven University of Technology (TU/e), Nov 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How open innovation drives business model innovation: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with Purpose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between open innovation and business model innovation explained through a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025. "Innovation &amp; Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Sant'Anna, Jun 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and business model innovation intertwined: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM 2025 : 85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque de l’AGeCSO. "Communautés et Espaces d'Apprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine-PSL; Université Mohammed VI Polytechnique - Africa Business School, Campus de Paris; Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024: European Academy of Management. "Fostering innovation to address grand challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCORDi 2023 : 9th European Conference on Corporate R&amp;D and Innovation. "Industrial innovation for Open Strategic Autonomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCORDi, Oct 2023, Sevilla (Hybrid), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the openness: a firm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Athens Conference. "The Role of Innovation: Past, Present, Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Professional Innovation Management (ISPIM), Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge brokering on collaborative innovation for clusters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Valencia Conference. "Reconnect, Rediscover, Reimagine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM), Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support openness : a firm centric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement organisationnel de l’Open Innovation : analyse comparée des processus d’inside-out et d’outside-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2020 : XXIXe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotemporal view of Technology Transfer Modes in emerging markets: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités et le rôle des communautés de pratique sur le développement des innovations au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Communautés et pratiques Communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit des affaires et nouvelles technologies (DANTE), Université de Versailles Saint-Quentin-en-Yvelines; Groupe de recherche de droit privé (GRDP), Université du Quebec de Montréal, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer Modes: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2019 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance and open innovation practices of SMEs: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019 : 6th Annual World Open Innovation Conference. "Opening Up for Managing Business and Societal Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Open Innovation Conference (WOIC), Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research and Development Management Association (RADMA), Jul 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents : a tool for identifying technological partners? Application to R&D cooperative agreement in the biotechnology sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy for Intellectual Property association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAO semantic analysis and morphology analysis to identify technology opportunities: a case in Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlanta Conference On Science and Innovation Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Public Policy at Georgia Technology, Sep 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Flow in the Open Innovation Model - The Effects of ICT Capacities and Open Innovation Practices on Knowledge Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SoutheastCon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy as an open innovation tool: the experience of the Chinese firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jiayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAO analysis as a tool for identifying partner in open model: An Application in the DSSCs sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fua Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Pingping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy on the frame of Open-innovation model: Witch perspective for the Chinese firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Transitions et Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS, May 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Attias-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet envisagé en tant que signal de proximités ou de complémentarités technologiques. L'exemple des entreprises françaises de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence annuelle d'Atlas/AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS/AFMI, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Management: organization in the case of licensing-out strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», International Conference Economics and Management in a Turbulent Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCTM, Jun 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on IP Strategy on the frame of Open-innovation: Case study in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation Conference Suzhou-Silicon Valley-Beijing Technology Innovation and Diasporas in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et stratégies de propriété industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ISERAM / ISEAG "penser l'industrie autrement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet : un outil d'identification du partenaire technologique ? Application aux accords de coopération en R&D dans le secteur des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the organizational changes in IPR management : an illustration with the Thales' case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités organisationnelles pour la gestion des brevets. Le cas Thomson : stratégie de valorisation sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de Management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up high tech : création et développement des entreprises technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Monsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Boucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XV-231 p., 2000, 2-10-004781-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les communautés de pratique deviennent des entrepreneurs institutionnels favorisant l’innovation au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Clément-Fontaine; Gaële Gidrol-Mistral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des communautés et des pratiques communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, pp.207-228, 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation strategies without borders: what prospects for chinese companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic transition and international business : managing through change and crises in the global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2019, Routledge frontiers in the development of international business, management and marketing, 978-0-367-32197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing system under open project perspective: chinese experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meliha Handzic; Antonio Bassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and project management : a shared approach to improve performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.181-194, 2017, Knowledge Management and Organizational Learning, 978-3-319-51066-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51067-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’innovation sans frontières : quelles perspectives pour les entreprises chinoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Milliot; Sophie Nivoix; Jean-Paul Lemaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.199-218, 2017, Atlas AFMI, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese innovation system: the case of agricultural knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. B. Singh; Alok Jha; Chetan Keswani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual property issues in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.107-116, 2016, 978-1-78064-653-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780646534.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of practice as tool of enhancing competitiveness in rising economies: lessons learnt from the Chinese company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheryl Buckley; Grzegorz Majewski; Apostolos Giannakopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational knowledge facilitation through communities of practice in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, USA, pp.146-164, 2016, 978-1-5225-0013-1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0013-1.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des différents rôles du brevet et déploiement d'une stratégie de protection : le cas Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie du Changement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d’une stratégie de protection ? Stratégies du changement, Innovation et transformation des organisations, O. Meier et al. coord., Dunod, 160 pages, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies du changement, Innovation et transformation des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-115, 2013, 978-2-10-056384-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d'une stratégie de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une stratégie de valorisation financière des brevets sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Corbel et C. Le Bas dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles fonctions du brevet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.125-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing value from patents: Organisational Arrangements, Learning and Knowledge Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Intellectual Property Rights in Biotechnology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'organisation à la gestion de l'invention technologique protégée : les enseignements de Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Meier coord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du Changement Organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.458-481, 2007, Gestion Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation interne de l'entreprise et valorisation des inventions technologiques protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative. Approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, pp.265, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique de la propriété intellectuelle : nouvelles perspectives et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milé Terziovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.v-xvii, 2010, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044289ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliana Mitkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Structural arrangements for open innovation: a comparative analysis of Chinese and French multinational companies’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2021.2014447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decisions of the manufacturer-led closed-loop supply chain considering altruistic behavior in EV battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143385. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance in dynamising collaborative innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1/2), pp.68-92. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2024.140367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer in open innovation through licensing: evidence of Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.311-340. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2022.123737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paths of internationalization of chinese innovative firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2575. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doloreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven mergers and acquisitions of chinese acquirers: development of a multi-dimensional framework for post-innovation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.280-309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2018.095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on China's knowledge-sharing system: under open innovation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2/3), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMED.2016.078215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁcation of technology development trends based on subject–action–object analysis: The case of dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengjun Qui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghua Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of open innovation model: organizational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Integrative Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new challenges of organizing intellectual property in complex industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using Two Dimensions of the Patent Classification for Measuring the Technological Proximity. An Application in Identifying a Potential R&D Partner in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.716-747. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-013-9325-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Open Innovation: Organizational Approach based on a French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Management Innovation &amp; Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (19), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux d'organisation de la propriété intellectuelle dans les industries complexes: une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes d'organisation dans l'industrie de la défense et nouveaux enjeux pour le management de la propriété intellectuelle : une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and operational patent management in the case of intensive licensing : how to deal with the organisational questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business and Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.546-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de brevet et arrangements organisationnels au sein des grands groupes industriels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle organisation pour la valorisation des brevets d'invention ? Le cas d'Air Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How open innovation drives business model innovation: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with Purpose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small firms’ open innovation: leveraging business model Innovation through dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2025 : 12th Edition World Open Innovation Conference. "Open Innovation in Times of Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation, Technology, Entrepreneurship &amp; Marketing (ITEM) group Eindhoven University of Technology (TU/e), Nov 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between open innovation and business model innovation explained through a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025. "Innovation &amp; Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Sant'Anna, Jun 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and business model innovation intertwined: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM 2025 : 85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024: European Academy of Management. "Fostering innovation to address grand challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque de l’AGeCSO. "Communautés et Espaces d'Apprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine-PSL; Université Mohammed VI Polytechnique - Africa Business School, Campus de Paris; Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCORDi 2023 : 9th European Conference on Corporate R&amp;D and Innovation. "Industrial innovation for Open Strategic Autonomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCORDi, Oct 2023, Sevilla (Hybrid), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the openness: a firm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Athens Conference. "The Role of Innovation: Past, Present, Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Professional Innovation Management (ISPIM), Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge brokering on collaborative innovation for clusters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Valencia Conference. "Reconnect, Rediscover, Reimagine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM), Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support openness : a firm centric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement organisationnel de l’Open Innovation : analyse comparée des processus d’inside-out et d’outside-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2020 : XXIXe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer Modes: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2019 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotemporal view of Technology Transfer Modes in emerging markets: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités et le rôle des communautés de pratique sur le développement des innovations au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Communautés et pratiques Communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit des affaires et nouvelles technologies (DANTE), Université de Versailles Saint-Quentin-en-Yvelines; Groupe de recherche de droit privé (GRDP), Université du Quebec de Montréal, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance and open innovation practices of SMEs: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019 : 6th Annual World Open Innovation Conference. "Opening Up for Managing Business and Societal Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Open Innovation Conference (WOIC), Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research and Development Management Association (RADMA), Jul 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents : a tool for identifying technological partners? Application to R&D cooperative agreement in the biotechnology sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy for Intellectual Property association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAO semantic analysis and morphology analysis to identify technology opportunities: a case in Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlanta Conference On Science and Innovation Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Public Policy at Georgia Technology, Sep 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Flow in the Open Innovation Model - The Effects of ICT Capacities and Open Innovation Practices on Knowledge Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SoutheastCon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy as an open innovation tool: the experience of the Chinese firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jiayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAO analysis as a tool for identifying partner in open model: An Application in the DSSCs sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fua Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Pingping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy on the frame of Open-innovation model: Witch perspective for the Chinese firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Transitions et Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS, May 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Attias-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet envisagé en tant que signal de proximités ou de complémentarités technologiques. L'exemple des entreprises françaises de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence annuelle d'Atlas/AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS/AFMI, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Management: organization in the case of licensing-out strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», International Conference Economics and Management in a Turbulent Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCTM, Jun 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on IP Strategy on the frame of Open-innovation: Case study in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation Conference Suzhou-Silicon Valley-Beijing Technology Innovation and Diasporas in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et stratégies de propriété industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ISERAM / ISEAG "penser l'industrie autrement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet : un outil d'identification du partenaire technologique ? Application aux accords de coopération en R&D dans le secteur des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the organizational changes in IPR management : an illustration with the Thales' case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités organisationnelles pour la gestion des brevets. Le cas Thomson : stratégie de valorisation sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de Management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up high tech : création et développement des entreprises technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Monsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Boucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XV-231 p., 2000, 2-10-004781-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les communautés de pratique deviennent des entrepreneurs institutionnels favorisant l’innovation au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Clément-Fontaine; Gaële Gidrol-Mistral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des communautés et des pratiques communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, pp.207-228, 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation strategies without borders: what prospects for chinese companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic transition and international business : managing through change and crises in the global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2019, Routledge frontiers in the development of international business, management and marketing, 978-0-367-32197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing system under open project perspective: chinese experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meliha Handzic; Antonio Bassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and project management : a shared approach to improve performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.181-194, 2017, Knowledge Management and Organizational Learning, 978-3-319-51066-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51067-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’innovation sans frontières : quelles perspectives pour les entreprises chinoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Milliot; Sophie Nivoix; Jean-Paul Lemaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.199-218, 2017, Atlas AFMI, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese innovation system: the case of agricultural knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. B. Singh; Alok Jha; Chetan Keswani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual property issues in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.107-116, 2016, 978-1-78064-653-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780646534.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of practice as tool of enhancing competitiveness in rising economies: lessons learnt from the Chinese company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheryl Buckley; Grzegorz Majewski; Apostolos Giannakopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational knowledge facilitation through communities of practice in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, USA, pp.146-164, 2016, 978-1-5225-0013-1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0013-1.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d'une stratégie de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d’une stratégie de protection ? Stratégies du changement, Innovation et transformation des organisations, O. Meier et al. coord., Dunod, 160 pages, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies du changement, Innovation et transformation des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-115, 2013, 978-2-10-056384-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des différents rôles du brevet et déploiement d'une stratégie de protection : le cas Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie du Changement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une stratégie de valorisation financière des brevets sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Corbel et C. Le Bas dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles fonctions du brevet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.125-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing value from patents: Organisational Arrangements, Learning and Knowledge Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Intellectual Property Rights in Biotechnology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'organisation à la gestion de l'invention technologique protégée : les enseignements de Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Meier coord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du Changement Organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.458-481, 2007, Gestion Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation interne de l'entreprise et valorisation des inventions technologiques protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative. Approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, pp.265, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique de la propriété intellectuelle : nouvelles perspectives et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milé Terziovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.v-xvii, 2010, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044289ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2021.2014447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfang Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2022.123737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cunningham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2018.095759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMED.2016.078215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuefeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Qui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-013-9325-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayon She" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Simone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jiayi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fua Yun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pingping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernasconi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Monsted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ayache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boucand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367784133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51067-5_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780646534.0107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel M&#233;tais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233; Terziovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044289ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2021.2014447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfang Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2022.123737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cunningham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2018.095759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMED.2016.078215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuefeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Qui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-013-9325-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayon She" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Simone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jiayi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fua Yun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pingping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernasconi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Monsted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ayache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boucand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367784133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51067-5_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780646534.0107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel M&#233;tais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233; Terziovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044289ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>