--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliana Mitkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Structural arrangements for open innovation: a comparative analysis of Chinese and French multinational companies’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2021.2014447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decisions of the manufacturer-led closed-loop supply chain considering altruistic behavior in EV battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143385. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance in dynamising collaborative innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1/2), pp.68-92. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2024.140367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer in open innovation through licensing: evidence of Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.311-340. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2022.123737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paths of internationalization of chinese innovative firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2575. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doloreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven mergers and acquisitions of chinese acquirers: development of a multi-dimensional framework for post-innovation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.280-309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2018.095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on China's knowledge-sharing system: under open innovation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2/3), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMED.2016.078215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁcation of technology development trends based on subject–action–object analysis: The case of dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengjun Qui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghua Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of open innovation model: organizational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Integrative Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new challenges of organizing intellectual property in complex industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using Two Dimensions of the Patent Classification for Measuring the Technological Proximity. An Application in Identifying a Potential R&D Partner in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.716-747. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-013-9325-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Open Innovation: Organizational Approach based on a French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Management Innovation &amp; Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (19), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux d'organisation de la propriété intellectuelle dans les industries complexes: une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes d'organisation dans l'industrie de la défense et nouveaux enjeux pour le management de la propriété intellectuelle : une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and operational patent management in the case of intensive licensing : how to deal with the organisational questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business and Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.546-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de brevet et arrangements organisationnels au sein des grands groupes industriels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle organisation pour la valorisation des brevets d'invention ? Le cas d'Air Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How open innovation drives business model innovation: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with Purpose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small firms’ open innovation: leveraging business model Innovation through dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2025 : 12th Edition World Open Innovation Conference. "Open Innovation in Times of Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation, Technology, Entrepreneurship &amp; Marketing (ITEM) group Eindhoven University of Technology (TU/e), Nov 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between open innovation and business model innovation explained through a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025. "Innovation &amp; Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Sant'Anna, Jun 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and business model innovation intertwined: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM 2025 : 85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024: European Academy of Management. "Fostering innovation to address grand challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque de l’AGeCSO. "Communautés et Espaces d'Apprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine-PSL; Université Mohammed VI Polytechnique - Africa Business School, Campus de Paris; Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCORDi 2023 : 9th European Conference on Corporate R&amp;D and Innovation. "Industrial innovation for Open Strategic Autonomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCORDi, Oct 2023, Sevilla (Hybrid), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the openness: a firm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Athens Conference. "The Role of Innovation: Past, Present, Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Professional Innovation Management (ISPIM), Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge brokering on collaborative innovation for clusters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Valencia Conference. "Reconnect, Rediscover, Reimagine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM), Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support openness : a firm centric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement organisationnel de l’Open Innovation : analyse comparée des processus d’inside-out et d’outside-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2020 : XXIXe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer Modes: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2019 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotemporal view of Technology Transfer Modes in emerging markets: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités et le rôle des communautés de pratique sur le développement des innovations au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Communautés et pratiques Communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit des affaires et nouvelles technologies (DANTE), Université de Versailles Saint-Quentin-en-Yvelines; Groupe de recherche de droit privé (GRDP), Université du Quebec de Montréal, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance and open innovation practices of SMEs: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019 : 6th Annual World Open Innovation Conference. "Opening Up for Managing Business and Societal Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Open Innovation Conference (WOIC), Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research and Development Management Association (RADMA), Jul 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents : a tool for identifying technological partners? Application to R&D cooperative agreement in the biotechnology sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy for Intellectual Property association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAO semantic analysis and morphology analysis to identify technology opportunities: a case in Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlanta Conference On Science and Innovation Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Public Policy at Georgia Technology, Sep 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Flow in the Open Innovation Model - The Effects of ICT Capacities and Open Innovation Practices on Knowledge Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SoutheastCon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy as an open innovation tool: the experience of the Chinese firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jiayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAO analysis as a tool for identifying partner in open model: An Application in the DSSCs sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fua Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Pingping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy on the frame of Open-innovation model: Witch perspective for the Chinese firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Transitions et Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS, May 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Attias-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet envisagé en tant que signal de proximités ou de complémentarités technologiques. L'exemple des entreprises françaises de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence annuelle d'Atlas/AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS/AFMI, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Management: organization in the case of licensing-out strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», International Conference Economics and Management in a Turbulent Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCTM, Jun 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on IP Strategy on the frame of Open-innovation: Case study in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation Conference Suzhou-Silicon Valley-Beijing Technology Innovation and Diasporas in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et stratégies de propriété industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ISERAM / ISEAG "penser l'industrie autrement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet : un outil d'identification du partenaire technologique ? Application aux accords de coopération en R&D dans le secteur des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the organizational changes in IPR management : an illustration with the Thales' case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités organisationnelles pour la gestion des brevets. Le cas Thomson : stratégie de valorisation sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de Management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up high tech : création et développement des entreprises technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Monsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Boucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XV-231 p., 2000, 2-10-004781-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les communautés de pratique deviennent des entrepreneurs institutionnels favorisant l’innovation au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Clément-Fontaine; Gaële Gidrol-Mistral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des communautés et des pratiques communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, pp.207-228, 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation strategies without borders: what prospects for chinese companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic transition and international business : managing through change and crises in the global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2019, Routledge frontiers in the development of international business, management and marketing, 978-0-367-32197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing system under open project perspective: chinese experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meliha Handzic; Antonio Bassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and project management : a shared approach to improve performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.181-194, 2017, Knowledge Management and Organizational Learning, 978-3-319-51066-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51067-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’innovation sans frontières : quelles perspectives pour les entreprises chinoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Milliot; Sophie Nivoix; Jean-Paul Lemaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.199-218, 2017, Atlas AFMI, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese innovation system: the case of agricultural knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. B. Singh; Alok Jha; Chetan Keswani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual property issues in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.107-116, 2016, 978-1-78064-653-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780646534.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of practice as tool of enhancing competitiveness in rising economies: lessons learnt from the Chinese company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheryl Buckley; Grzegorz Majewski; Apostolos Giannakopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational knowledge facilitation through communities of practice in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, USA, pp.146-164, 2016, 978-1-5225-0013-1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0013-1.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d'une stratégie de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d’une stratégie de protection ? Stratégies du changement, Innovation et transformation des organisations, O. Meier et al. coord., Dunod, 160 pages, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies du changement, Innovation et transformation des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-115, 2013, 978-2-10-056384-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des différents rôles du brevet et déploiement d'une stratégie de protection : le cas Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie du Changement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une stratégie de valorisation financière des brevets sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Corbel et C. Le Bas dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles fonctions du brevet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.125-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing value from patents: Organisational Arrangements, Learning and Knowledge Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Intellectual Property Rights in Biotechnology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'organisation à la gestion de l'invention technologique protégée : les enseignements de Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Meier coord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du Changement Organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.458-481, 2007, Gestion Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation interne de l'entreprise et valorisation des inventions technologiques protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative. Approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, pp.265, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique de la propriété intellectuelle : nouvelles perspectives et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milé Terziovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.v-xvii, 2010, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044289ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliana Mitkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Structural arrangements for open innovation: a comparative analysis of Chinese and French multinational companies’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2021.2014447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance in dynamising collaborative innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1/2), pp.68-92. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2024.140367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decisions of the manufacturer-led closed-loop supply chain considering altruistic behavior in EV battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer in open innovation through licensing: evidence of Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.311-340. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2022.123737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paths of internationalization of chinese innovative firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2575. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doloreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven mergers and acquisitions of chinese acquirers: development of a multi-dimensional framework for post-innovation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (4), pp.280-309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2018.095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on China's knowledge-sharing system: under open innovation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2/3), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMED.2016.078215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁcation of technology development trends based on subject–action–object analysis: The case of dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengjun Qui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghua Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of open innovation model: organizational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Integrative Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new challenges of organizing intellectual property in complex industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using Two Dimensions of the Patent Classification for Measuring the Technological Proximity. An Application in Identifying a Potential R&D Partner in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.716-747. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-013-9325-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Open Innovation: Organizational Approach based on a French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Management Innovation &amp; Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (19), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux d'organisation de la propriété intellectuelle dans les industries complexes: une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes d'organisation dans l'industrie de la défense et nouveaux enjeux pour le management de la propriété intellectuelle : une discussion à partir du cas Thales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and operational patent management in the case of intensive licensing : how to deal with the organisational questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business and Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.546-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de brevet et arrangements organisationnels au sein des grands groupes industriels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle organisation pour la valorisation des brevets d'invention ? Le cas d'Air Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small firms’ open innovation: leveraging business model Innovation through dynamic capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2025 : 12th Edition World Open Innovation Conference. "Open Innovation in Times of Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation, Technology, Entrepreneurship &amp; Marketing (ITEM) group Eindhoven University of Technology (TU/e), Nov 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How open innovation drives business model innovation: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with Purpose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between open innovation and business model innovation explained through a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025. "Innovation &amp; Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Sant'Anna, Jun 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and business model innovation intertwined: a dynamic capabilities perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM 2025 : 85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024: European Academy of Management. "Fostering innovation to address grand challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research trends in open innovation in SMEs: a bibliometric literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque de l’AGeCSO. "Communautés et Espaces d'Apprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine-PSL; Université Mohammed VI Polytechnique - Africa Business School, Campus de Paris; Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCORDi 2023 : 9th European Conference on Corporate R&amp;D and Innovation. "Industrial innovation for Open Strategic Autonomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCORDi, Oct 2023, Sevilla (Hybrid), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the openness: a firm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Athens Conference. "The Role of Innovation: Past, Present, Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Professional Innovation Management (ISPIM), Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge brokering on collaborative innovation for clusters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Valencia Conference. "Reconnect, Rediscover, Reimagine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM), Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support openness : a firm centric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement organisationnel de l’Open Innovation : analyse comparée des processus d’inside-out et d’outside-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2020 : XXIXe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotemporal view of Technology Transfer Modes in emerging markets: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités et le rôle des communautés de pratique sur le développement des innovations au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Communautés et pratiques Communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit des affaires et nouvelles technologies (DANTE), Université de Versailles Saint-Quentin-en-Yvelines; Groupe de recherche de droit privé (GRDP), Université du Quebec de Montréal, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer Modes: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayon She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2019 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster governance and open innovation practices of SMEs: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019 : 6th Annual World Open Innovation Conference. "Opening Up for Managing Business and Societal Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Open Innovation Conference (WOIC), Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research and Development Management Association (RADMA), Jul 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open innovation processes based on licensing in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuandi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents : a tool for identifying technological partners? Application to R&D cooperative agreement in the biotechnology sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy for Intellectual Property association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAO semantic analysis and morphology analysis to identify technology opportunities: a case in Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlanta Conference On Science and Innovation Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Public Policy at Georgia Technology, Sep 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Flow in the Open Innovation Model - The Effects of ICT Capacities and Open Innovation Practices on Knowledge Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SoutheastCon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAO analysis as a tool for identifying partner in open model: An Application in the DSSCs sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fua Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xuefeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Pingping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy as an open innovation tool: the experience of the Chinese firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogsuz Gizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jiayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2015, Warsowie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Strategy on the frame of Open-innovation model: Witch perspective for the Chinese firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Transitions et Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS, May 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Attias-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet envisagé en tant que signal de proximités ou de complémentarités technologiques. L'exemple des entreprises françaises de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence annuelle d'Atlas/AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLAS/AFMI, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Management: organization in the case of licensing-out strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», International Conference Economics and Management in a Turbulent Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCTM, Jun 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on IP Strategy on the frame of Open-innovation: Case study in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation Conference Suzhou-Silicon Valley-Beijing Technology Innovation and Diasporas in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et stratégies de propriété industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ISERAM / ISEAG "penser l'industrie autrement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet : un outil d'identification du partenaire technologique ? Application aux accords de coopération en R&D dans le secteur des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the organizational changes in IPR management : an illustration with the Thales' case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités organisationnelles pour la gestion des brevets. Le cas Thomson : stratégie de valorisation sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de Management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up high tech : création et développement des entreprises technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Monsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Boucand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XV-231 p., 2000, 2-10-004781-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les communautés de pratique deviennent des entrepreneurs institutionnels favorisant l’innovation au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Clément-Fontaine; Gaële Gidrol-Mistral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des communautés et des pratiques communautaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, pp.207-228, 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation strategies without borders: what prospects for chinese companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic transition and international business : managing through change and crises in the global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2019, Routledge frontiers in the development of international business, management and marketing, 978-0-367-32197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing system under open project perspective: chinese experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meliha Handzic; Antonio Bassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and project management : a shared approach to improve performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.181-194, 2017, Knowledge Management and Organizational Learning, 978-3-319-51066-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51067-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’innovation sans frontières : quelles perspectives pour les entreprises chinoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Milliot; Sophie Nivoix; Jean-Paul Lemaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.199-218, 2017, Atlas AFMI, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese innovation system: the case of agricultural knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. B. Singh; Alok Jha; Chetan Keswani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual property issues in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.107-116, 2016, 978-1-78064-653-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780646534.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of practice as tool of enhancing competitiveness in rising economies: lessons learnt from the Chinese company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheryl Buckley; Grzegorz Majewski; Apostolos Giannakopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational knowledge facilitation through communities of practice in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, USA, pp.146-164, 2016, 978-1-5225-0013-1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0013-1.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d’une stratégie de protection ? Stratégies du changement, Innovation et transformation des organisations, O. Meier et al. coord., Dunod, 160 pages, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies du changement, Innovation et transformation des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-115, 2013, 978-2-10-056384-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brevets, déploiement d'une stratégie de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.91-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des différents rôles du brevet et déploiement d'une stratégie de protection : le cas Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie du Changement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une stratégie de valorisation financière des brevets sous forme de licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Corbel et C. Le Bas dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles fonctions du brevet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.125-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00723421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing value from patents: Organisational Arrangements, Learning and Knowledge Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Intellectual Property Rights in Biotechnology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'organisation à la gestion de l'invention technologique protégée : les enseignements de Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Meier coord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du Changement Organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.458-481, 2007, Gestion Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation interne de l'entreprise et valorisation des inventions technologiques protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative. Approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, pp.265, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique de la propriété intellectuelle : nouvelles perspectives et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milé Terziovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.v-xvii, 2010, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044289ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2021.2014447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfang Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2022.123737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cunningham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2018.095759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMED.2016.078215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuefeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Qui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-013-9325-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayon She" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Simone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jiayi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fua Yun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pingping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernasconi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Monsted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ayache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boucand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367784133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51067-5_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780646534.0107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel M&#233;tais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233; Terziovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044289ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2021.2014447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfang Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2022.123737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cunningham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2018.095759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMED.2016.078215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuefeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengjun Qui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghua Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-013-9325-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayon She" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Simone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fua Yun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pingping" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jiayi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernasconi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Monsted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ayache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boucand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367784133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51067-5_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780646534.0107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel M&#233;tais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233; Terziovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044289ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>