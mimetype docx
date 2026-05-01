--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -321,265 +321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Aggregation of Probabilistic Forecasts -Applicaton to Wind Speed Ensemble Forecasts</w:t>
+                <w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Zamo</w:t>
+                <w:t xml:space="preserve">Sixtine Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12455⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753771v1</w:t>
+                <w:t xml:space="preserve">hal-03206553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Aggregation of Probabilistic Forecasts -Applicaton to Wind Speed Ensemble Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Michaël Zamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.202-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206553v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial to the METMA 2018: Space–time modeling of rare events and environmental risks</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Zamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3519,238 +3519,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing extremal dependence of environmental spatial fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing extremal dependence of envonmental spatial fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Bacro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 19 (2), pp.163-182. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 19, pp.163-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197586v1</w:t>
+                <w:t xml:space="preserve">hal-00762780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing extremal dependence of envonmental spatial fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing extremal dependence of environmental spatial fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 19, pp.163-182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762780v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de champs de pollution par adaptation statistique locale et approche non stationnaire</w:t>
               </w:r>
@@ -4467,51 +4467,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55èmes Journées de Statistiqeues de la SFdS</w:t>
+              <w:t xml:space="preserve">55. Journées de Statistiqeues de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4703,567 +4703,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Haevermans</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820565v1</w:t>
+                <w:t xml:space="preserve">hal-01814121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t>
+                <w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haevermans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50. Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323799v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Zaouche</w:t>
+                <w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salerno, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57306-5_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814121v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606772v1</w:t>
+                <w:t xml:space="preserve">hal-01603549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603549v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t>
               </w:r>
@@ -5688,1685 +5688,1685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de statistique pour des ingénieurs des sciences du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional simulations of fields of extreme precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Extreme Events: Modeling, Analysis, and Prediction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589544v1</w:t>
+                <w:t xml:space="preserve">hal-01589569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique de fonctions de survies pour des données d’avalanches censurées et sous-estimées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding expert contribution to the spatial clustering of french alps townships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Guin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23rd Annual Conference of The International Environmetrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589530v1</w:t>
+                <w:t xml:space="preserve">hal-01560316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dans un cadre spatio-temporel max-stable de processus climatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement de statistique pour des ingénieurs des sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589510v1</w:t>
+                <w:t xml:space="preserve">hal-01589544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la connaissance experte pour la classification spatiale de communes des alpes françaises en deux zones climatiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique de fonctions de survies pour des données d’avalanches censurées et sous-estimées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jds 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse France</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560562v1</w:t>
+                <w:t xml:space="preserve">hal-01589530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations algorithms for max-stable processes. Application to maxima temperature fields.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation dans un cadre spatio-temporel max-stable de processus climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Annual TIES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Anchorage, Alaska, United States</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589500v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an algorithm for conditionally simulating max-stable processes.</w:t>
+                <w:t xml:space="preserve">Conditional simulations algorithms for max-stable processes. Application to maxima temperature fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Events: Modeling, Analysis, and Prediction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">The 23rd Annual TIES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Anchorage, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589572v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations of fields of extreme precipitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of an algorithm for conditionally simulating max-stable processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Events: Modeling, Analysis, and Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589569v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding expert contribution to the spatial clustering of french alps townships</w:t>
+                <w:t xml:space="preserve">Apport de la connaissance experte pour la classification spatiale de communes des alpes françaises en deux zones climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Bel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Conference of The International Environmetrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">jds 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560316v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hiérarchique bayésien pour données de biomasse à forte proportion de zéros avec une structure spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+                <w:t xml:space="preserve">Propriétés extrémales des avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Réseau M3D, Ecole de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Oléron, France</w:t>
+              <w:t xml:space="preserve">Rencontres Statistiques au sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Megève, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587072v1</w:t>
+                <w:t xml:space="preserve">hal-02598119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Evaluating extreme snow avalanches in long term forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t>
+              <w:t xml:space="preserve">Groupe de travail "Extrêmes en hydrométéorologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585599v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+                <w:t xml:space="preserve">The mapping of soil carbon content using spectroscopy and very high resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
+              <w:t xml:space="preserve">Pleiades Days, CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, Ville service, FRA., Jan 2012, Toulouse, France. 21 diapos ppt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766156v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mapping of soil carbon content using spectroscopy and very high resolution images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc. Gilliot</w:t>
+                <w:t xml:space="preserve">A Bayesian hierarchical model for zero-inflated biomass data, with a spatial structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleiades Days, CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, Ville service, FRA., Jan 2012, Toulouse, France. 21 diapos ppt</w:t>
+              <w:t xml:space="preserve"> International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587108v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian hierarchical model for zero-inflated biomass data, with a spatial structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560136v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating extreme snow avalanches in long term forecasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
+                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël J. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Extrêmes en hydrométéorologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.24</w:t>
+              <w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598120v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle hiérarchique bayésien pour données de biomasse à forte proportion de zéros avec une structure spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues P Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Méthodes NIRS et MIRS : applications aux Sciences de l'Environnement " réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédetection, Fédération Île-de-France de Recherche sur l'Environnement (FIRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. 14 diapos powerpoint</w:t>
+              <w:t xml:space="preserve">Proc. Réseau M3D, Ecole de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004348v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatio-temporelle de décompte d’avalanches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Statistiques au sommet de Rochebrune 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Megève, France. pp.21</w:t>
+              <w:t xml:space="preserve">Journée scientifique Méthodes NIRS et MIRS : applications aux Sciences de l'Environnement " réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédetection, Fédération Île-de-France de Recherche sur l'Environnement (FIRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. 14 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598118v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance degradation in predicting topsoil organic carbon contents using reflectance spectra from lab, field to SPOT scales over a periurban region</w:t>
               </w:r>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7596,675 +7596,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of avalanches frequencies in the French alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+                <w:t xml:space="preserve">Modélisation spatio-temporelle de décompte d’avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Rencontres Statistiques au sommet de Rochebrune 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Megève, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587097v1</w:t>
+                <w:t xml:space="preserve">hal-02598118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hiérarchique bayésien pour données de biomasse à forte proportion de zéros avec une structure spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of avalanches frequencies in the French alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 44e Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ISBA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587065v1</w:t>
+                <w:t xml:space="preserve">hal-01587097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des chutes de neiges extrêmes dans les Alpes Françaises en utilisant les processus Max-Stables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Modèle hiérarchique bayésien pour données de biomasse à forte proportion de zéros avec une structure spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues P Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Lyon-Grenoble autour des extrêmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proc. 44e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598121v1</w:t>
+                <w:t xml:space="preserve">hal-01587065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatio-temporelle de décompte d’avalanches sous deux influences climatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+                <w:t xml:space="preserve">Cartographie des chutes de neiges extrêmes dans les Alpes Françaises en utilisant les processus Max-Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">Rencontres Lyon-Grenoble autour des extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587076v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests, estimation and simulation for spatial extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation spatio-temporelle de décompte d’avalanches sous deux influences climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Scientific Meeting of the Italian Stasticial Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societa Italiana di Statistica, Jun 2012, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587105v1</w:t>
+                <w:t xml:space="preserve">hal-01587076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés extrémales des avalanches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tests, estimation and simulation for spatial extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Statistiques au sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Megève, France. pp.16</w:t>
+              <w:t xml:space="preserve">46th Scientific Meeting of the Italian Stasticial Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societa Italiana di Statistica, Jun 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598119v1</w:t>
+                <w:t xml:space="preserve">hal-01587105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poisson storm process: extremal coefficients and simulation</w:t>
               </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for spatial asymptotic independence of extremes using the madogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,247 +8777,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON STATIONARY POT MODEL FOR EXTREME TEMPERATURE AND PRECIPITATION ANALYSIS IN BURKINA FASO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béwentaoré Sawadogo</w:t>
+                <w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMSC 14th International Meeting on Statistical Climatology Toulouse 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489053v1</w:t>
+                <w:t xml:space="preserve">hal-03765214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">NON STATIONARY POT MODEL FOR EXTREME TEMPERATURE AND PRECIPITATION ANALYSIS IN BURKINA FASO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béwentaoré Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakarya Barro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t>
+              <w:t xml:space="preserve">IMSC 14th International Meeting on Statistical Climatology Toulouse 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765214v1</w:t>
+                <w:t xml:space="preserve">hal-04489053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t>
               </w:r>
@@ -9226,360 +9226,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Hamiache</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of avalanche frequencies in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Global Workshop on Digital Soil Mapping 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th ISBA International Society for Bayesian Analysis 2012 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.1, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192474v1</w:t>
+                <w:t xml:space="preserve">hal-02598126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model.</w:t>
+                <w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Hamiache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 5th Global Workshop on Digital Soil Mapping 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sydney, Australia. CRC Press, 2012, Digital Soil Assessments and Beyond. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b12728-77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585608v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of avalanche frequencies in the French Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
+                <w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hamiache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ISBA International Society for Bayesian Analysis 2012 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598126v1</w:t>
+                <w:t xml:space="preserve">hal-01585608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9966,51 +9966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Plant Extinction Risk Assessment Inform Novel Biodiversity Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,51 +10596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oesting" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2017.07.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.01.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB0N79HZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zamo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Stein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-16-0052.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB83JZSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamiache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZPNCSVN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Gaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Cheddadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760903563650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89S9071S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dacunha-Castelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prud'Hon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cael" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;wentaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakarya Barro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191443v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P Beno&#238;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Gilliot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chehdi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-77" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01053605v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03753771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oesting" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2017.07.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.01.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB0N79HZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zamo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Stein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-16-0052.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB83JZSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamiache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZPNCSVN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Gaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Cheddadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760903563650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89S9071S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dacunha-Castelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prud'Hon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cael" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;wentaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakarya Barro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191443v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560562v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P Beno&#238;t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chehdi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-77" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01053605v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>