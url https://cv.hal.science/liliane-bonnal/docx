--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Bonnal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling once, falling again? Recurrence of home falls-related injuries among older adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batiste Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06896-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoeducation for fall prevention among community-dwelling older people: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Jbilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Frenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lovens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (14), pp.4581-4595. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13591053251326383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Kody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17783.94881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 75 (5), pp.897-943. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 75 (5), pp.897-943. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio‐Residential Inequalities and Inequalities at Elementary School: Repetition in French‐Speaking African Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Djama Kairreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Development Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8268.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-santé au service du pouvoir d’agir du patient : une application aux outils de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 333 (3), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.333.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in the use of flu vaccination in Europe: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dănuț-Vasile Jemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-024-00535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment du patient connecté au service de l’entreprise officinale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-aw8n-wvnh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (24), pp.2836-2859. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment du patient connecté au service de l’entreprise officinale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-aw8n-wvnh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 73 (5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (2), pp.450-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 73 (n° 5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (12), pp.S16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting National Medal Totals at the Summer Olympic Games Reconsidered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ssqu.12782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dănuţ-Vasile Jemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.1298-1310. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction et fidélité de l’usager d’officine : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7/n°4 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.074.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does working to pay for higher education really harm French academic results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Sorho-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.591-615. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-10-2017-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, état de santé et accident de la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. XXXIV (4), pp.151-199. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.194.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.101-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer aux soins périnataux : quelles conséquences sur l’état de santé du nourrisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.693.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Unmet Needs and Impact on Ambulatory Health Care Expenditures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.S48. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2018.07.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pharmacien référent d'officine : acteur central du parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'effet du travail salarié sur la réussite : une analyse statistique sur les étudiants d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (3), pp.69-103. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048911ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception: Bed Net Use Against Malaria in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Polloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.1630-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Number of Social Media Fans for North American and European Professional Sports Clubs with Determinants of Their Financial Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Financial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), [19 p.]. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijfs5040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du renoncement aux soins des femmes durant leur grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. XXXI (4), pp.63-107. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.164.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement institutionnel a-t-il un impact sur les pratiques d'irrigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.947-976. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.165.0947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of institutional environment on irrigation practices : the case of a France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1523-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Sports Firm Values: Bringing New Determinants to the Foreground? A Study of European Soccer, 2005-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (7), pp.688-715. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1527002514538976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants doivent-ils être rémunérés pour étudier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02186227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does student employment really impact academic achievement? The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 46 (N°25), p. 3061-3073. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2014.920483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01043077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 464-466, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Pharmaceutical Customers Behave as Patients or Consumers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (30), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19030/jabr.v30i2.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive balance versus competitive intensity before a match: Is one of these concepts more relevant in explaining attendance? The case of the French football Ligue 1 over the period 2008-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (29), pp.4184-4192. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2013.770124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111/112, pp.227-250. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My teamis in contention? Nice, I go to the stadium! Competitive intensity in the French football Ligue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.2365-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Professional Sports Firm Values in the United States and Europe: A Comparison Between Sports over the Period 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.280-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02111067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inégalités et discriminations : questions de mesure, 464-465-466, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage : un impact positif sur la réussite scolaire des niveaux V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454, pp.3-22. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2012.9794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonexpected discrimination: the case of social housing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (18), pp.1909-1916. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.676727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le coût de l'éducation est-il plus élevé en zone rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruiz-Gazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.887-910. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.115.0887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Access to Academic Careers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.499-520. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590903434851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation des jeunes docteurs sur le marché de l'emploi académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3), pp.373-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.193.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore occuper un emploi qualifié après un CAP ou un BEP?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°388-389, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Evolution de l'accès au premier emploi au cours des années 90: le cas des apprentis et des lycéens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°378-379, pp.35-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'accès au premier emploi des apprentis et des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70, pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-work transition: apprenticeship versus vocational school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (5), pp.426-442. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01437720210436046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions de court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.76-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des apprentis et des lycéens professionnels : des emplois proches des formations suivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 323 (1), pp.3-30. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.1999.6198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of French Employment Policies on Individual Labour Market Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2971735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation du processus de recherche d'emploi en présence de mesures publiques pour les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Serandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (3), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reco.1995.409660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des dispositifs d'emploi sur le devenir des jeunes chômeurs : une évaluation économétrique sur données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sérandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 115 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.1994.5682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants individuels de la durée du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 96 (5), pp.45-82. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.1990.5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irédu, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française Sciences de Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir du patient au service du parcours de soins et des services de Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Chaire de Gestion des Services de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire le parcours de santé avec le patient-partenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communautés Professionnelles Territoriales de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides chez les séniors : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term care : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEBRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides chez les séniors : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités résidentielles et redoublement à l’école primaire : le cas des pays africains francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers - ENSAR, 2022, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effect of depression on health worsening during the Covid-19 lockdown among diabetic patients in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR Europ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités rémunérées en cours d'études : quelles conséquences sur la réussite universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Determinants of Delayed Entrance into the Academic Career : The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69 (3), 2018, Risque et économie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-éducation : quel effet de la mobilité géographique dans le temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, pp.363-374, 2025, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des jeunes diplômés en France : le rôle de l’origine territoriale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, pp.83-99, 2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales : une explication partielle du renoncement aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l'État social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.41-60, 2016, Cahiers du CIRTES, 978-2-87558-489-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation formation emploi pour les jeunes de niveau CAP BEP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret J.F, Lopez.A, Rose.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formations pour quels emplois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.126-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation formation-emploi pour les jeunes de niveau CAP-BEP? Une comparaison entre les sortants d'apprentissage et de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formations pour quels emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.F. Giret, A. Lopez, J. Rose, Editions La Découverte, Collection Recherches, pp./, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des universités et des écoles de commerce se rapprochent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.mjcd4f7c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins: ceux qui se plaignent du coût sont-ils ceux qui renoncent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques d’accident de la vie courante, les seniors ne sont pas tous égaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vqgygwrfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les séniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et désinvestissements : une analyse empirique des régions &amp;quot; à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Bonnal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Stay or Should I Go? Graduate Mobility and Local Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Inequalities, discrimination and education / Inégalités, discriminations et éducation, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling once, falling again? Recurrence of home falls-related injuries among older adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batiste Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06896-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-santé au service du pouvoir d’agir du patient : une application aux outils de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3 (333), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.333.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 75 (5), pp.897-943. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (5), pp.897-943. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoeducation for fall prevention among community-dwelling older people: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Jbilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Frenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lovens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (14), pp.4581-4595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13591053251326383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia (mouvements de capitaux, agriculture contractuelle de proximité, décroissance, enseignement), 2025/4 (53), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio‐Residential Inequalities and Inequalities at Elementary School: Repetition in French‐Speaking African Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Djama Kairreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Development Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70041. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8268.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester ? La mobilité des diplômés à l’épreuve des dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in the use of flu vaccination in Europe: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dănuț-Vasile Jemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-024-00535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (24), pp.2836-2859. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment du patient connecté au service de l’entreprise officinale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-aw8n-wvnh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (12), pp.S16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (2), pp.450-475. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 73 (n° 5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting National Medal Totals at the Summer Olympic Games Reconsidered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.697-711. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ssqu.12782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dănuţ-Vasile Jemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.1298-1310. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction et fidélité de l’usager d’officine : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7/n°4 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.074.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does working to pay for higher education really harm French academic results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Sorho-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.591-615. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-10-2017-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, état de santé et accident de la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. XXXIV (4), pp.151-199. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.194.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.101-123. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pharmacien référent d'officine : acteur central du parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer aux soins périnataux : quelles conséquences sur l’état de santé du nourrisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.693.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Unmet Needs and Impact on Ambulatory Health Care Expenditures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.S48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2018.07.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Number of Social Media Fans for North American and European Professional Sports Clubs with Determinants of Their Financial Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Financial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), [19 p.]. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijfs5040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'effet du travail salarié sur la réussite : une analyse statistique sur les étudiants d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (3), pp.69-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048911ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception: Bed Net Use Against Malaria in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Polloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.1630-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du renoncement aux soins des femmes durant leur grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. XXXI (4), pp.63-107. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.164.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Sports Firm Values: Bringing New Determinants to the Foreground? A Study of European Soccer, 2005-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (7), pp.688-715. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1527002514538976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement institutionnel a-t-il un impact sur les pratiques d'irrigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.947-976. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.165.0947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of institutional environment on irrigation practices : the case of a France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1523-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants doivent-ils être rémunérés pour étudier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02186227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 464-466, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Pharmaceutical Customers Behave as Patients or Consumers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (30), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19030/jabr.v30i2.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does student employment really impact academic achievement? The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 46 (N°25), p. 3061-3073. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2014.920483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01043077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inégalités et discriminations : questions de mesure, 464-465-466, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive balance versus competitive intensity before a match: Is one of these concepts more relevant in explaining attendance? The case of the French football Ligue 1 over the period 2008-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (29), pp.4184-4192. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2013.770124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111/112, pp.227-250. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My teamis in contention? Nice, I go to the stadium! Competitive intensity in the French football Ligue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.2365-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Professional Sports Firm Values in the United States and Europe: A Comparison Between Sports over the Period 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.280-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02111067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage : un impact positif sur la réussite scolaire des niveaux V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454, pp.3-22. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2012.9794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage : un impact positif sur la réussite scolaire des niveaux V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonexpected discrimination: the case of social housing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (18), pp.1909-1916. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.676727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le coût de l'éducation est-il plus élevé en zone rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruiz-Gazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.887-910. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.115.0887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Access to Academic Careers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.499-520. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590903434851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation des jeunes docteurs sur le marché de l'emploi académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3), pp.373-400. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.193.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore occuper un emploi qualifié après un CAP ou un BEP?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°388-389, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Evolution de l'accès au premier emploi au cours des années 90: le cas des apprentis et des lycéens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°378-379, pp.35-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'accès au premier emploi des apprentis et des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70, pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-work transition: apprenticeship versus vocational school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (5), pp.426-442. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01437720210436046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions de court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.76-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des apprentis et des lycéens professionnels : des emplois proches des formations suivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 323 (1), pp.3-30. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.1999.6198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of French Employment Policies on Individual Labour Market Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2971735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation du processus de recherche d'emploi en présence de mesures publiques pour les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Serandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (3), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reco.1995.409660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des dispositifs d'emploi sur le devenir des jeunes chômeurs : une évaluation économétrique sur données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sérandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 115 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.1994.5682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants individuels de la durée du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 96 (5), pp.45-82. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.1990.5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irédu, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire le parcours de santé avec le patient-partenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communautés Professionnelles Territoriales de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72ème congrès de l'Association Française Sciences de Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir du patient au service du parcours de soins et des services de Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Chaire de Gestion des Services de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jun 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term care : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Economics and Business Roads to Sustainability (ICEBRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides chez les séniors : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides chez les séniors : input, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités résidentielles et redoublement à l’école primaire : le cas des pays africains francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers - ENSAR, Jun 2022, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effect of depression on health worsening during the Covid-19 lockdown among diabetic patients in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR Europ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM; Laboratoire SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités rémunérées en cours d'études : quelles conséquences sur la réussite universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kady Marie-Danielle Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Determinants of Delayed Entrance into the Academic Career : The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69 (3), 2018, Risque et économie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-éducation : quel effet de la mobilité géographique dans le temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-374, 2025, Céreq Échanges, 978-2-487574-03-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des jeunes diplômés en France : le rôle de l’origine territoriale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-11-172456-3. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales : une explication partielle du renoncement aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l'État social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.41-60, 2016, Cahiers du CIRTES, 978-2-87558-489-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation formation emploi pour les jeunes de niveau CAP BEP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret J.F, Lopez.A, Rose.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formations pour quels emplois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.126-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation formation-emploi pour les jeunes de niveau CAP-BEP? Une comparaison entre les sortants d'apprentissage et de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes-Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formations pour quels emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.F. Giret, A. Lopez, J. Rose, Editions La Découverte, Collection Recherches, pp./, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des universités et des écoles de commerce se rapprochent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Suaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.mjcd4f7c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins : ceux qui se plaignent du coût sont-ils ceux qui renoncent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des femmes enceintes, sortir du tout médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques d’accident de la vie courante, les seniors ne sont pas tous égaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Oros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greivis Buitrago Gamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vqgygwrfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides formelles et informelles pour les séniors : substituabilité ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et désinvestissements : une analyse empirique des régions &amp;quot; à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabCom DESTINS - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Royoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Palluault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabCom Destins; MSHS Poitiers; Université de Poitiers. 2022, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bonnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06896-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Jbilou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Frenette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Mazerolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mclaughlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lovens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053251326383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body Kody" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17783.94881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Djama Kairreh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moinier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.333.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00535-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-aw8n-wvnh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2018.07.366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PL0GDMH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048911ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.165.0947" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01043077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2014.920483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v30i2.8419" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590903434851" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0373" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mendes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437720210436046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HVTXP695-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Rochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6198" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serandon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2971735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-H0HR0VSH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serandon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1995.409660" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;randon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1994.5682" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1990.5196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o9b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008875v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tour&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2140" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06896-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.333.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Jbilou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Frenette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Mazerolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mclaughlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lovens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053251326383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Djama Kairreh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00535-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-aw8n-wvnh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.074.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2018.07.366" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PL0GDMH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048911ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.165.0947" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v30i2.8419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01043077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2014.920483" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9794" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05551824v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590903434851" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mendes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437720210436046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HVTXP695-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Rochard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serandon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2971735" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-H0HR0VSH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serandon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1995.409660" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;randon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1994.5682" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1990.5196" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/6339" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5506" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o9b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palluault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sap" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>