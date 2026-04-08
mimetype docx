--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -1130,174 +1130,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science in contemporary British theatre: a conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Directions in Theatre and Science, 4 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/0308018813Z.00000000060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les murs sont en jeu » : Le Maître et Marguerite au Festival d’Avignon 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le Grand format, 119, pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293712v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01292795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Any number is a shock’: Figuring humanity in Caryl Churchill’s A Number</w:t>
               </w:r>
@@ -1892,165 +1892,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Visual Disturbances in Anthropocene Fiction”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Contemporary Literature and the Environmental Imagination”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microbiome Poetics: Metaphors and Narrative Strategies in Popular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges Induced by Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198836v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03824485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Plots in Contemporary Fiction and Performance</w:t>
               </w:r>
@@ -2526,165 +2526,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le charme discret de la biologie: la tentation taxinomique dans les romans de Margaret Drabble”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Les influences souterraines de la science sur la littérature et la philosophie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macbeth's Gunpowder at the Cartoucherie: Translating the Sensation of Crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TRACT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449398v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01434776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre hostilité et hospitalité: le rôle du médecin dans Saturday de Ian McEwan</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00111619.2025.2537206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/tpnc.1.1.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2023.2264680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2023.a913890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mfs.2022.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2017.1365290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2016.1248479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X14000281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0308018813Z.00000000060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801807X211810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Shepherd-Barr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801806X113720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0303.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108303736.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitypressscholarship.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00111619.2025.2537206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/tpnc.1.1.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2023.2264680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2023.a913890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mfs.2022.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2017.1365290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2016.1248479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X14000281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0308018813Z.00000000060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801807X211810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Shepherd-Barr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801806X113720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0303.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108303736.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitypressscholarship.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>