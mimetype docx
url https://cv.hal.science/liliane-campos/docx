--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1130,174 +1130,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les murs sont en jeu » : Le Maître et Marguerite au Festival d’Avignon 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Grand format, 119, pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science in contemporary British theatre: a conceptual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New Directions in Theatre and Science, 4 (38), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/0308018813Z.00000000060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/0308018813Z.00000000060⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01292795v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01293712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Any number is a shock’: Figuring humanity in Caryl Churchill’s A Number</w:t>
               </w:r>
@@ -1892,1220 +1892,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microbiome Poetics: Metaphors and Narrative Strategies in Popular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Challenges Induced by Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Visual Disturbances in Anthropocene Fiction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Contemporary Literature and the Environmental Imagination”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Microbiome Poetics: Metaphors and Narrative Strategies in Popular Biology</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Escaping the Planet, Landing on Earth: Reading Jeanette Winterson with Bruno Latour”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges Induced by Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">British Society for Literature and Science annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Plots in Contemporary Fiction and Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science as Storytelling: From Facts to Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, Oct 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">“Escaping the Planet, Landing on Earth: Reading Jeanette Winterson with Bruno Latour”</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innervation and the technological sensorium in Will Self’s Umbrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Society for Literature and Science Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bristol University, Apr 2017, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birnam Wood on a Liquid Stage: fracturing the common space in recent adaptations of Macbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation into Theatre and the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Oxford, Jun 2017, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innervation and the Technological Sensorium in Will Self's Umbrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Literature and Science annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">, British Society for Literature and Science, Apr 2017, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Birnam Wood on a Liquid Stage: fracturing the common space in recent adaptations of Macbeth</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vers une micropoétique de la scène: les jeux d’échelle du theatre de Complicite”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translation into Theatre and the Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Oxford, Jun 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Changements d’échelle: les arts confrontés au réel”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université Paris Diderot; Conservatoire du Grand Avignon, Jul 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liliane Campos</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Narrative Challenges of Microbiology: scale, actants and imagery in two scientific fables”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for Literature and Science annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Literature and Science, Apr 2017, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">“Narrative, Cognition &amp; Science” Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erlangen-Nürnberg University, Oct 2016, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Innervation and the technological sensorium in Will Self’s Umbrella</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macbeth's Gunpowder at the Cartoucherie: Translating the Sensation of Crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TRACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le charme discret de la biologie: la tentation taxinomique dans les romans de Margaret Drabble”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Les influences souterraines de la science sur la littérature et la philosophie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent British Fiction: part 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference of the Société d’études Anglaises Contemporaines (SEAC) State of Britain: Representing/Writing Britain in the 20th and 21st Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'études anglaises contemporaines, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre hostilité et hospitalité: le rôle du médecin dans Saturday de Ian McEwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IRIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“'Wheels have been set in motion': geocentrism and relativity in Stoppard’s Rosencrantz and Guildenstern are Dead”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare 450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Shakespeare, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Visions of Organicism on the British Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Matter / Literary Forms (20th-21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, liliane campos, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Configurations in Nick Payne’s Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium of the Société d’Études Anglaises Contemporaines "British Literature in the Present"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAC, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science in contemporary British drama: a conceptual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Literature and Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bristol University, Apr 2017, Bristol, United Kingdom</w:t>
-[...727 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, University of Oxford, Apr 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3173,165 +3173,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Lifelessness… is only a disguise’: Living things and memories in the Theatre de Complicite’s Street of Crocodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things in English and Irish contemporary theatre and drama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALE; SEAC, Oct 2007, Paris, France. pp.157-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Collisions complexes” : l’inversion des rôles comme recomposition de l’histoire dans Mnemonic du Théâtre de Complicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'envers du décor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, May 2007, Avignon, France. pp. 154-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293866v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01293881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4572,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00111619.2025.2537206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/tpnc.1.1.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2023.2264680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2023.a913890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mfs.2022.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2017.1365290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2016.1248479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X14000281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0308018813Z.00000000060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801807X211810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Shepherd-Barr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801806X113720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0303.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108303736.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitypressscholarship.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00111619.2025.2537206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/tpnc.1.1.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2023.2264680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2023.a913890" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mfs.2022.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2017.1365290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2016.1248479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X14000281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0308018813Z.00000000060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801807X211810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Shepherd-Barr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801806X113720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0303.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108303736.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitypressscholarship.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>