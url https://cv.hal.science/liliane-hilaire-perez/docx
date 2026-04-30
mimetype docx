--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Hilaire-Perez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre d'ECHELLESMembre du Centre Koyré2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS) Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière d’enseignante-chercheuse2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS)Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot2007-2008	Délégation auprès du CNRS: UMR 8533 Institutions et dynamiques historiques de l’économie (IDHE)1998-2010	Maîtresse de conférences en histoire des techniques au Conservatoire national des arts et métiers (CNAM)1995-1998	Maîtresse de conférences en histoire moderne à l’Université de Bourgogne1994-1995	ATER à l’Université de Bourgogne1986-1994	Professeure d’histoire et de géographie dans l’enseignement secondaire1985-1986	AMN l’Université Lille 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FormationDéc. 2008 	Habilitation à diriger les recherches (HDR), Université Paris I Panthéon Sorbonne: « Invention, culture technique et entreprise entre France et Angleterre au XVIIIe siècle », inédit « La pièce et le geste. Entreprises, cultures opératoires et marchés à Londres au XVIIIe siècle », garante Pr. Dominique Margairaz.Janvier 1994		Thèse de doctorat en histoire, Université Paris I Panthéon Sorbonne: « Inventeurs et inventions en France et en Angleterre au XVIIIe siècle”, directeur Pr. Daniel Roche (Mention très honorable avec les félicitations du jury). Prix de la Chancellerie des Universités de Paris (Fondation Mariette Benabou Adam-Braun 1935-1985) (1994)1984-1985	Bourse du British Council1984		DEA en histoire, Université Paris I Panthéon Sorbonne : « Les inventeurs en France et en Angleterre au XVIIIe siècle », directeur Pr. Daniel Rochen mention Très bien.1983		Agrégation d’histoire1982	Maîtrise d’histoire, Université Paris I Panthéon Sorbonne : « Le vêtement dans les logiques médicale, XVIIIe siècle-Révolution française », directeur Pr. Daniel Roche, mention Très bien.1981		Licence d’histoire, Université Paris I Panthéon Sorbonne, mention Très bien1980-1985	Ecole normale supérieure-Fontenay aux Roses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResponsabilitésDepuis 2020	Directrice du GDR 2092 « Techniques et production dans l’histoire » (TPH)2022-2025 	Présidente de l’International Economic History Association (IEHA) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ieha-wehc.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018-2022           Vice-présidente de l’International Economic History Association (IEHA)2014-2019    	Directrice de l’UFR Géographie-Histoire-Economie et Sociétés (UFR GHES), Université Paris Diderot</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2011-2014    	Directrice du laboratoire ICT Identités-Cultures-Territoires) (EA 337)</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ict.univ-paris-diderot.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-2010	Directrice de l’axe de recherche “Innovation et savoir”, Centre d’histoire des techniques et de l‘Environnement (CDHTE), Conservatoire national des arts et métier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur à l’épreuve du terrain : intellection, gestion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Pérez; Valérie Nègre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.7-28, 2022, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de chirurgiens, notaires ruraux et cultivateurs dans le Jura au xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.191-204, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837). Un technicien dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Aux Quinze-Vingts : de l’expertise à l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-84, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, 2022, 978-2-86842-204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un académicien en sabots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.9-18, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incursion dans la chimie des textiles vers 1750 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Fennetaux, John Styles (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holker – Livre d’eschantillons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts décoratifs, p. 59-69, 2022, 2916914870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’histoire avec les sciences et les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une histoire interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Les éoliennes, une histoire de la divergence énergétique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bruyerre,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Puissance du vent. Des moulins à vent aux éoliennes modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.13-17,, 2020, 978-2-8107-0675-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Serge Benoit et la pluralité des temporalités techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l'industrialisation française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 415-434, 2020, 9782753578890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une tendance récente : le cultural turn de l’histoire des techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Anna Bellavitis, Olivier Feiertag et Bertrand Haan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 143-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘What Is Technology?’: An Enquiry into the Science of the Arts at the Dawn of Industrialisation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Bruland, Anne Gerritsen, Pat Hudson, Giorgio Riello (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-inventing the Economic History of Industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queens University Press, p. 44-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benoit et la pluralité des temporalités techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique - XVIIIe-XXe siècles. Une histoire singulière de l'industrialisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Techniques, temporalités, périodes : approches historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la temporalité dans les sciences sociales Vom Umgang mit der Temporalität in den Sozial- und Geisteswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winkler Verlag, p.242-258, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Passé / présent de la technologie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Barron,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Pâris et l’art naval. Des pirogues aux cuirassés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.11-20,, 2019, 978-2-8107-0612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Patents et privilèges (Angleterre et France, XVIIe et XVIIIe siècles) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Graber, Martin Giraudeau (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets: une histoire politique (XVIe-XXIe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Ecole des Mines, p.137-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Dufaux,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre, la galerie et le rail. Le Conservatoire des arts et métiers, ses collections et le chemin de fer au XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR,, p.9-16,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la technologie ? Jalons pour l’histoire longue d’un concept oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-36, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.5-39, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations et ‘l’espace de la technique’ au XVIIIe siècle : entre ‘administration des pratiques’ et économie du produit »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la technique autrement. Mélanges en l’honneur d’Hélène Vérin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier,, p.421-456, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De la gloire des ingénieurs à la construction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-25, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02782128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-141, 2016, Collection Nouvelle Clio, 978-2-13-078656-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et modes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-13-073643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Europe des techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101-142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction : repères historiographiques”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques XVe-XVIIIe siècles. Un dialogue des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dompter Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.251-274, 2016, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.22479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localité et mobilité des savoirs techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-226, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature technique (XVe-XVIIIe&nbspsiècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Córdoba de la Llave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.289-295, 2016, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et l’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.7-22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Techniques et modes de production”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.345-368, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan, les sciences et les techniques (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-110, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-39, 2016, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les temps longs, l'histoire globale et la complexité en histoire des techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.485-490, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Deblock,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bâtiment des Recettes. Présentation et annotation de l’édition de Jean Ruelle, 1560,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p.7-17,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Savoirs et mobilités à l’échelle du monde : un paradigme au prisme de la recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-28, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etat, science et entreprise dans l’Europe moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Van Damme (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs. 1. De la Renaissance aux Lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 411-429, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianenrico Bernasconi,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets portatifs au Siècle des lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 15-19., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des juifs et de l’anglicité au prisme de l’economic turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Prum (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le livre de comptes de Solomon Hyman. Judaïsme, culture négociante et réseaux innovateurs entre Paris, Londres et Birmingham au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Michèle Janin-Thivos et Olivier Raveux (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langages du commerce en Méditerranée et en Europe à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence,, p.185-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui est à l’origine de la révolution industrielle ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué et Dominique Pestre (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences, ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les empêcheurs de penser en rond / La Découverte,, p. 47-53., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-12, 2013, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels commencements pour la technologie ? Théories ordinaires de la technique et économie artisanale au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Pedler, Jacques Cheyronnaud (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories ordinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.65-84, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les expositions universelles en France au XIXe siècle : lignes de tension et lignes d’horizon dans le champ technologique à l’ère de l’industrialisation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.11-32, 2012, Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matthew Boulton’s Jewish partners between France and England. Innovative networks and merchant Enlightenment”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Dick, Peter M. Jones, Kenneth Quickenden (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthew Boulton - Enterprising Industrialist of the Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate,, 2012, p.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une histoire comparée des patrimoines techniques. Collections et dépôts d’inventions en France et en Angleterre aux XVIIIe et XIXe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Prochasson et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des sciences sociales. Comparer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.159-189, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une relecture de l'histoire des métiers: les savoirs des artisans en France au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée. Faire de l'histoire avec Daniel Roche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz,, p.334-358., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs des artisans en France au XVIIIe siècle. Pour une relecture de l'histoire des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milliot, Vincent; Minard, Philippe; Porret, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée : faire de l'histoire avec Daniel Roche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Droz, pp.345-358, 2011, Bibliothèque des Lumières, 978-2-600-01505-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques entre la France et l’Angleterre au XVIIIe siècle : la révolution industrielle en question »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe années 1680 – années 1780, Rennes, PUR, 2010, p.197-211</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-211, 2010, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine de l’invention aux XVIIIe siècle : l’invention collective et la mémoire du progrès »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ballé, Catherine Cuenca, Daniel Thoulouze (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine scientifique et technique. Un projet contemporain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p.91-110., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un inventeur et l’État au siècle des Lumières. Les techniques, l’esprit de réforme et le bien public »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dalmasso, Chantal Spillmaecker (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Vaucanson,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble,, p.49-56, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inventions primées à Lyon au XVIIIe siècle. Un modèle local de gestion collective de l’innovation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs, p.29-39, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’invention et le domaine public à Lyon au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs,, p.7-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing in a world of guilds : the case of the silk industry in Lyon in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. R. Epstein et Maarten Prak (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilds and Innovation in Europe, 1500-1800,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press,, p.232-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la presse et des périodique techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Technology, curiosity and utility in France and in England in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Bensaude-Vincent, Christine Blondel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Spectacle in the European Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, p.25-42, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les techniques dans la presse d’annonces au XVIIIe siècle en France et en Angleterre : réseaux d’information et logiques participatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques dans la métallurgie légère entre la France et l'Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées passent-elles la Manche ? Savoirs, représentations, pratiques (France-Angleterre, Xe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne,, p.161-183, 2007, 978-2-84050-484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des savoirs techniques : constitution de corpus de sources et de lexiques du Moyen Âge à l’époque contemporaine »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Chemla, Mireille Delbraccio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action concertée Histoire des savoirs 2003-2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p.239-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les institutions d’assistance aux XVIIIe siècle à Paris et à Turin : des ateliers entre rentabilité, réforme et expérimentation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Hamon (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et métiers avant la révolution industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.325-341, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sociabilités industrielles en France et en Angleterre au XVIIIe siècle : réseaux, institutions, enjeux »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoît, Gérard Emptoz, Denis Woronoff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encourager l'innovation en France et en Europe. Autour du bicentenaire de la Société d'encouragement pour l'industrie nationale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.203-240, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention technique et corpus de sources : identifier des pratiques, définir des contextes d’énonciation, analyser des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-25, 2006, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ The economics of open technology: collective organization and individual claims in the “ fabrique lyonnaise ” during the Old Regime ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristiano Antonelli, Dominique Foray, Bronwyn H. Hall, W. Edward Steinmueller (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in the Economics of Innovation and New Technology. Essays in honor of Paul A. David,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.239-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les révolutions industrielles : du modèle à la diversité des expériences »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à l’ère industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2004, 9782847880519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l’époque moderne (Orient, Occident) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises, p.11-36, 2004, 978-2-84867-058-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des entreprises de quincaillerie aux institutions de la technologie : l'itinéraire de Charles-Emmanuel Gaullard-Desaudray (1740-1832) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Belhoste, Serge Benoît, Serge Chassagne, Philippe. Mioche (dir).,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l’industrie, histoire et patrimoine. Mélanges offerts à Denis Woronoff, Paris, Comité pour l’Histoire économique et financière de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHEFF, p.547-567, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l'époque moderne (Orient, Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations techniques. En amont de l'innovation : hommes, objets et idées en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.11-35, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme et réseaux de sociabilité d’un entrepreneur au siècle des Lumières : Ami Argand (1750-1803) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises,, p.91-95, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques inventives, cheminements innovants, crédits et légitimations »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.9-38, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La négociation de la qualité dans les examens académiques d'inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité des produits en France (XVIIIe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p.55-68, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les constructions de l'eau : ressources patrimoniales et dynamiques de la recherche »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du Moyen Âge à l'ère industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.7-24, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Open technique between community and individuality in eighteenth-century France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferry de Goey et Jan Willem Veluwenkamp (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs and Institutions in Europe and Asia 1500-2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksant, p.237-256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les examens d’inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brian et Christiane Demeulenaere-Douyère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Règlement, usages et science dans la France de l’absolutisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc Lavoisier,, p.309-321, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie des savoirs en Angleterre au XVIIIe siècle: le cas des inventeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lachaud, Isabelle Lescent-Gilles, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'Outre-Manche. Tendances récentes de l’historiograghie britannique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne,, p.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’invention en France et en Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.25-37, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les boutiques d’inventeurs à Londres et à Paris au XVIIIe siècle : jeux de l’enchantement et de la raison citoyenne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery( dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boutique et la ville. Commerces, commerçants, espaces et clientèles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEHVI,, p.171-189, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vol de déchets dans l’industrie en France et en Angleterre au XVIIIe siècle. Jalons pour une histoire comparée de l’embezzlement »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite délinquance du Moyen Age à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD,, p.281-308, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovation technique et ordre social au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infrajudiciaire du Moyen Âge à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p.273-289, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le privilège, source d'histoire économique et révélateur d'une politique au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Caron (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les brevets. Leur utilisation en histoire des techniques et de l’économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHMC-CRHI,, p.71-79, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jean-Michel Minovez, Catherine Verna et Liliane Hilaire-Pérez, Oct 2011, Abbaye de Flaran - Valence-sur-Baïse, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2022, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Mélanges en l’honneur de Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech-PSL, Histoire, sciences, techniques et sociétés, 2022, 978-2-35671-834-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900) interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ed., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, pp.208, 2021, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2019, Revue de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hoock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques : Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Delumeau; Hervé Inglebert, 978-2-13-073643-1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hilai.2016.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce et le geste. Artisans, marchands et savoirs techniques à Londres au XVIIIe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2013, collection « L’Évolution de l’Humanité », 9782226246301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 482 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la technologie entre la France et l'Angleterre (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gouzévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SeaCDHTE-Publications, pp.304, 2010, 978-2-9530779-5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2006, 978-2-912025-31-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie : nouvelles révolutions du Moyen âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du moyen âge à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2-84788-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention technique au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2000, collection « L’Évolution de l’Humanité », 9782226339621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours, Cahiers d’Histoire et de Philosophie des Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, 2000, 9782902126811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience de la mer. Les Européens et les espaces maritimes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, 1997, 978-2-84276-046-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codification of Techniques between Bureaucracy and the Markets in Early modern Europe from a Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.442-466. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2021.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foisonnement inventif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les collections, 91, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « L’âge industriel », 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, laboratoire de l’histoire : au plus près de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°100 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salle des produits anglais du Conservatoire des arts et métiers ou la technologie oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic History and History of Technology (xvth-xviiith centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'incendie en milieu urbain et « industrious revolution » : le cas de Londres dans le dernier tiers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 249 (4), pp.21. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.249.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands ashkénazes et commerce international à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Machinery?: Steel Trusses and the Management of Ruptures in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.460-502. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2013.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « techno-aesthetics » of smithian economy the value and function of objects in 18th Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.495-524. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0204-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’inventions et le patrimoine technique de la soierie à Lyon. Une mémoire perdue ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51-52, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les artisans à l’origine de l’industrialisation. Les savoirs opératoires dans la quincaillerie en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 405, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs techniques du Moyen Âge à l'époque moderne. Nouvelles approches et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 25-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire intellectuelle des techniques au Centre d'histoire des techniques et de l'environnement du Conservatoire national des arts et métiers ()</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel and toy trade between England and France: the Huntsmans’ correspondence with the Blakeys (Sheffield-- Paris, 1765-1769)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42-2, pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a public culture in the XVIIIth century : the artisans' legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.14, p. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middles Ages and the Early Modern Era. News Approaches and Methodoligical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middle Ages and the Early Modern Era. New Approaches and Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (2), pp.393-428. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of technical knowledge in the middle ages and the early modern history. New approaches and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 47, p. 536-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures techniques et pratiques de l'échange, entre Lyon et le Levant : inventions et réseaux au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 49-1, p. 89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot's views on artists' and inventors' rights : invention, imitation and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 35, p. 129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Privileges in the Eighteenth Century : Norms and Practices. A Comparison between France and Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350019010.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical invention and institutional credit in France and Britain in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510008581970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les patents au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire et de philosophie des sciencess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47, p.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques, droit et territoire : le cas franco-anglais au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (4), p. 547-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques et juridiques au siècle des Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention and the State in 18th-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32 (4), pp.911-931. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3106156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invention, politique et société en France dans la deuxième moitié du XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 97, p.36-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cadres de l'inventivité en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Travaux historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, p.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire. Special issue &amp;quot;XIX World Economic History Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), pp.13-27, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133 (4), pp.471-556, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle: réseaux, échanges et espionnage industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar González-Bernaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire économique des Juifs : institutions, communautés, marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), pp.4, 2014, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles. Les identités au défi de la modernité Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2014, 978-2-7535-3391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Without Patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nuvolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 64 (1), pp.5-8, 2013, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.641.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2013, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l'Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Minovez; Catherine Verna; Liliane Hilaire-Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe, Presses universitaires du Mirail, pp.312, 2013, Flaran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.37523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESSE ET LES PÉRIODIQUES TECHNIQUES EN EUROPE (1750-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 978-2-296-07395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et circulations techniques du Moyen Age à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2008, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Ed., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2003, 2-7355-0517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Hilaire-Perez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre d'ECHELLESMembre du Centre Koyré2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS) Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière d’enseignante-chercheuse2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS)Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot2007-2008	Délégation auprès du CNRS: UMR 8533 Institutions et dynamiques historiques de l’économie (IDHE)1998-2010	Maîtresse de conférences en histoire des techniques au Conservatoire national des arts et métiers (CNAM)1995-1998	Maîtresse de conférences en histoire moderne à l’Université de Bourgogne1994-1995	ATER à l’Université de Bourgogne1986-1994	Professeure d’histoire et de géographie dans l’enseignement secondaire1985-1986	AMN l’Université Lille 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FormationDéc. 2008 	Habilitation à diriger les recherches (HDR), Université Paris I Panthéon Sorbonne: « Invention, culture technique et entreprise entre France et Angleterre au XVIIIe siècle », inédit « La pièce et le geste. Entreprises, cultures opératoires et marchés à Londres au XVIIIe siècle », garante Pr. Dominique Margairaz.Janvier 1994		Thèse de doctorat en histoire, Université Paris I Panthéon Sorbonne: « Inventeurs et inventions en France et en Angleterre au XVIIIe siècle”, directeur Pr. Daniel Roche (Mention très honorable avec les félicitations du jury). Prix de la Chancellerie des Universités de Paris (Fondation Mariette Benabou Adam-Braun 1935-1985) (1994)1984-1985	Bourse du British Council1984		DEA en histoire, Université Paris I Panthéon Sorbonne : « Les inventeurs en France et en Angleterre au XVIIIe siècle », directeur Pr. Daniel Rochen mention Très bien.1983		Agrégation d’histoire1982	Maîtrise d’histoire, Université Paris I Panthéon Sorbonne : « Le vêtement dans les logiques médicale, XVIIIe siècle-Révolution française », directeur Pr. Daniel Roche, mention Très bien.1981		Licence d’histoire, Université Paris I Panthéon Sorbonne, mention Très bien1980-1985	Ecole normale supérieure-Fontenay aux Roses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResponsabilitésDepuis 2020	Directrice du GDR 2092 « Techniques et production dans l’histoire » (TPH)2022-2025 	Présidente de l’International Economic History Association (IEHA) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ieha-wehc.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018-2022           Vice-présidente de l’International Economic History Association (IEHA)2014-2019    	Directrice de l’UFR Géographie-Histoire-Economie et Sociétés (UFR GHES), Université Paris Diderot</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2011-2014    	Directrice du laboratoire ICT Identités-Cultures-Territoires) (EA 337)</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ict.univ-paris-diderot.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-2010	Directrice de l’axe de recherche “Innovation et savoir”, Centre d’histoire des techniques et de l‘Environnement (CDHTE), Conservatoire national des arts et métier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jean-Michel Minovez, Catherine Verna et Liliane Hilaire-Pérez, Oct 2011, Abbaye de Flaran - Valence-sur-Baïse, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Aux Quinze-Vingts : de l’expertise à l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-84, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, 2022, 978-2-86842-204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837). Un technicien dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur à l’épreuve du terrain : intellection, gestion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Pérez; Valérie Nègre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.7-28, 2022, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de chirurgiens, notaires ruraux et cultivateurs dans le Jura au xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.191-204, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un académicien en sabots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.9-18, 2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incursion dans la chimie des textiles vers 1750 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Fennetaux, John Styles (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holker – Livre d’eschantillons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts décoratifs, p. 59-69, 2022, 2916914870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’histoire avec les sciences et les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une histoire interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘What Is Technology?’: An Enquiry into the Science of the Arts at the Dawn of Industrialisation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Bruland, Anne Gerritsen, Pat Hudson, Giorgio Riello (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-inventing the Economic History of Industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queens University Press, p. 44-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une tendance récente : le cultural turn de l’histoire des techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Anna Bellavitis, Olivier Feiertag et Bertrand Haan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 143-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Les éoliennes, une histoire de la divergence énergétique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bruyerre,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Puissance du vent. Des moulins à vent aux éoliennes modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.13-17,, 2020, 978-2-8107-0675-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Serge Benoit et la pluralité des temporalités techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l'industrialisation française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 415-434, 2020, 9782753578890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benoit et la pluralité des temporalités techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique - XVIIIe-XXe siècles. Une histoire singulière de l'industrialisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Techniques, temporalités, périodes : approches historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la temporalité dans les sciences sociales Vom Umgang mit der Temporalität in den Sozial- und Geisteswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winkler Verlag, p.242-258, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Passé / présent de la technologie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Barron,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Pâris et l’art naval. Des pirogues aux cuirassés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.11-20,, 2019, 978-2-8107-0612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Patents et privilèges (Angleterre et France, XVIIe et XVIIIe siècles) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Graber, Martin Giraudeau (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets: une histoire politique (XVIe-XXIe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Ecole des Mines, p.137-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Dufaux,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre, la galerie et le rail. Le Conservatoire des arts et métiers, ses collections et le chemin de fer au XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR,, p.9-16,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la technologie ? Jalons pour l’histoire longue d’un concept oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-36, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.5-39, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations et ‘l’espace de la technique’ au XVIIIe siècle : entre ‘administration des pratiques’ et économie du produit »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la technique autrement. Mélanges en l’honneur d’Hélène Vérin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier,, p.421-456, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De la gloire des ingénieurs à la construction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-25, 2017, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02782128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction : repères historiographiques”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques XVe-XVIIIe siècles. Un dialogue des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Europe des techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101-142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dompter Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.251-274, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.22479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localité et mobilité des savoirs techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-226, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-141, 2016, Collection Nouvelle Clio, 978-2-13-078656-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et modes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-13-073643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature technique (XVe-XVIIIe&nbspsiècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Córdoba de la Llave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.289-295, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et l’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.7-22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Techniques et modes de production”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.345-368, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan, les sciences et les techniques (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-110, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-39, 2016, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les temps longs, l'histoire globale et la complexité en histoire des techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.485-490, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Deblock,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bâtiment des Recettes. Présentation et annotation de l’édition de Jean Ruelle, 1560,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p.7-17,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Savoirs et mobilités à l’échelle du monde : un paradigme au prisme de la recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-28, 2015, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etat, science et entreprise dans l’Europe moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Van Damme (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs. 1. De la Renaissance aux Lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 411-429, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianenrico Bernasconi,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets portatifs au Siècle des lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 15-19., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des juifs et de l’anglicité au prisme de l’economic turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Prum (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui est à l’origine de la révolution industrielle ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué et Dominique Pestre (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences, ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les empêcheurs de penser en rond / La Découverte,, p. 47-53., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le livre de comptes de Solomon Hyman. Judaïsme, culture négociante et réseaux innovateurs entre Paris, Londres et Birmingham au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Michèle Janin-Thivos et Olivier Raveux (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langages du commerce en Méditerranée et en Europe à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence,, p.185-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-12, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels commencements pour la technologie ? Théories ordinaires de la technique et économie artisanale au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Pedler, Jacques Cheyronnaud (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories ordinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.65-84, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les expositions universelles en France au XIXe siècle : lignes de tension et lignes d’horizon dans le champ technologique à l’ère de l’industrialisation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.11-32, 2012, Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une histoire comparée des patrimoines techniques. Collections et dépôts d’inventions en France et en Angleterre aux XVIIIe et XIXe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Prochasson et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des sciences sociales. Comparer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.159-189, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matthew Boulton’s Jewish partners between France and England. Innovative networks and merchant Enlightenment”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Dick, Peter M. Jones, Kenneth Quickenden (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthew Boulton - Enterprising Industrialist of the Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate,, 2012, p.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une relecture de l'histoire des métiers: les savoirs des artisans en France au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée. Faire de l'histoire avec Daniel Roche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz,, p.334-358., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs des artisans en France au XVIIIe siècle. Pour une relecture de l'histoire des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milliot, Vincent; Minard, Philippe; Porret, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée : faire de l'histoire avec Daniel Roche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Droz, pp.345-358, 2011, Bibliothèque des Lumières, 978-2-600-01505-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un inventeur et l’État au siècle des Lumières. Les techniques, l’esprit de réforme et le bien public »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dalmasso, Chantal Spillmaecker (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Vaucanson,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble,, p.49-56, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine de l’invention aux XVIIIe siècle : l’invention collective et la mémoire du progrès »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ballé, Catherine Cuenca, Daniel Thoulouze (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine scientifique et technique. Un projet contemporain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p.91-110., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques entre la France et l’Angleterre au XVIIIe siècle : la révolution industrielle en question »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe années 1680 – années 1780, Rennes, PUR, 2010, p.197-211</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-211, 2010, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inventions primées à Lyon au XVIIIe siècle. Un modèle local de gestion collective de l’innovation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs, p.29-39, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’invention et le domaine public à Lyon au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs,, p.7-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la presse et des périodique techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing in a world of guilds : the case of the silk industry in Lyon in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. R. Epstein et Maarten Prak (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilds and Innovation in Europe, 1500-1800,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press,, p.232-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Technology, curiosity and utility in France and in England in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Bensaude-Vincent, Christine Blondel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Spectacle in the European Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, p.25-42, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les techniques dans la presse d’annonces au XVIIIe siècle en France et en Angleterre : réseaux d’information et logiques participatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques dans la métallurgie légère entre la France et l'Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées passent-elles la Manche ? Savoirs, représentations, pratiques (France-Angleterre, Xe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne,, p.161-183, 2007, 978-2-84050-484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des savoirs techniques : constitution de corpus de sources et de lexiques du Moyen Âge à l’époque contemporaine »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Chemla, Mireille Delbraccio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action concertée Histoire des savoirs 2003-2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p.239-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les institutions d’assistance aux XVIIIe siècle à Paris et à Turin : des ateliers entre rentabilité, réforme et expérimentation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Hamon (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et métiers avant la révolution industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.325-341, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sociabilités industrielles en France et en Angleterre au XVIIIe siècle : réseaux, institutions, enjeux »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoît, Gérard Emptoz, Denis Woronoff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encourager l'innovation en France et en Europe. Autour du bicentenaire de la Société d'encouragement pour l'industrie nationale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.203-240, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention technique et corpus de sources : identifier des pratiques, définir des contextes d’énonciation, analyser des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-25, 2006, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ The economics of open technology: collective organization and individual claims in the “ fabrique lyonnaise ” during the Old Regime ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristiano Antonelli, Dominique Foray, Bronwyn H. Hall, W. Edward Steinmueller (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in the Economics of Innovation and New Technology. Essays in honor of Paul A. David,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.239-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l’époque moderne (Orient, Occident) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises, p.11-36, 2004, 978-2-84867-058-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des entreprises de quincaillerie aux institutions de la technologie : l'itinéraire de Charles-Emmanuel Gaullard-Desaudray (1740-1832) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Belhoste, Serge Benoît, Serge Chassagne, Philippe. Mioche (dir).,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l’industrie, histoire et patrimoine. Mélanges offerts à Denis Woronoff, Paris, Comité pour l’Histoire économique et financière de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHEFF, p.547-567, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les révolutions industrielles : du modèle à la diversité des expériences »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à l’ère industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2004, 9782847880519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme et réseaux de sociabilité d’un entrepreneur au siècle des Lumières : Ami Argand (1750-1803) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises,, p.91-95, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l'époque moderne (Orient, Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations techniques. En amont de l'innovation : hommes, objets et idées en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.11-35, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques inventives, cheminements innovants, crédits et légitimations »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.9-38, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La négociation de la qualité dans les examens académiques d'inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité des produits en France (XVIIIe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p.55-68, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Open technique between community and individuality in eighteenth-century France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferry de Goey et Jan Willem Veluwenkamp (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs and Institutions in Europe and Asia 1500-2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksant, p.237-256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les examens d’inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brian et Christiane Demeulenaere-Douyère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Règlement, usages et science dans la France de l’absolutisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc Lavoisier,, p.309-321, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les constructions de l'eau : ressources patrimoniales et dynamiques de la recherche »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du Moyen Âge à l'ère industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.7-24, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie des savoirs en Angleterre au XVIIIe siècle: le cas des inventeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lachaud, Isabelle Lescent-Gilles, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'Outre-Manche. Tendances récentes de l’historiograghie britannique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne,, p.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’invention en France et en Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.25-37, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les boutiques d’inventeurs à Londres et à Paris au XVIIIe siècle : jeux de l’enchantement et de la raison citoyenne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery( dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boutique et la ville. Commerces, commerçants, espaces et clientèles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEHVI,, p.171-189, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vol de déchets dans l’industrie en France et en Angleterre au XVIIIe siècle. Jalons pour une histoire comparée de l’embezzlement »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite délinquance du Moyen Age à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD,, p.281-308, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovation technique et ordre social au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infrajudiciaire du Moyen Âge à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p.273-289, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le privilège, source d'histoire économique et révélateur d'une politique au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Caron (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les brevets. Leur utilisation en histoire des techniques et de l’économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHMC-CRHI,, p.71-79, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Mélanges en l’honneur de Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech-PSL, Histoire, sciences, techniques et sociétés, 2022, 978-2-35671-834-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900) interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ed., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, pp.208, 2021, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2019, Revue de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 2017, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hoock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques : Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Delumeau; Hervé Inglebert, 978-2-13-073643-1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hilai.2016.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce et le geste. Artisans, marchands et savoirs techniques à Londres au XVIIIe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2013, collection « L’Évolution de l’Humanité », 9782226246301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 482 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la technologie entre la France et l'Angleterre (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gouzévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SeaCDHTE-Publications, pp.304, 2010, 978-2-9530779-5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2006, 978-2-912025-31-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie : nouvelles révolutions du Moyen âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du moyen âge à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2-84788-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention technique au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2000, collection « L’Évolution de l’Humanité », 9782226339621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours, Cahiers d’Histoire et de Philosophie des Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, 2000, 9782902126811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience de la mer. Les Européens et les espaces maritimes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, 1997, 978-2-84276-046-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codification of Techniques between Bureaucracy and the Markets in Early modern Europe from a Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.442-466. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2021.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foisonnement inventif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les collections, 91, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « L’âge industriel », 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, laboratoire de l’histoire : au plus près de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°100 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salle des produits anglais du Conservatoire des arts et métiers ou la technologie oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic History and History of Technology (xvth-xviiith centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'incendie en milieu urbain et « industrious revolution » : le cas de Londres dans le dernier tiers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 249 (4), pp.21. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.249.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands ashkénazes et commerce international à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Machinery?: Steel Trusses and the Management of Ruptures in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.460-502. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2013.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « techno-aesthetics » of smithian economy the value and function of objects in 18th Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.495-524. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0204-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’inventions et le patrimoine technique de la soierie à Lyon. Une mémoire perdue ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51-52, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les artisans à l’origine de l’industrialisation. Les savoirs opératoires dans la quincaillerie en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 405, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs techniques du Moyen Âge à l'époque moderne. Nouvelles approches et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 25-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire intellectuelle des techniques au Centre d'histoire des techniques et de l'environnement du Conservatoire national des arts et métiers ()</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel and toy trade between England and France: the Huntsmans’ correspondence with the Blakeys (Sheffield-- Paris, 1765-1769)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42-2, pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a public culture in the XVIIIth century : the artisans' legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.14, p. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middle Ages and the Early Modern Era. New Approaches and Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (2), pp.393-428. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middles Ages and the Early Modern Era. News Approaches and Methodoligical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of technical knowledge in the middle ages and the early modern history. New approaches and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 47, p. 536-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures techniques et pratiques de l'échange, entre Lyon et le Levant : inventions et réseaux au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 49-1, p. 89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot's views on artists' and inventors' rights : invention, imitation and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 35, p. 129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Privileges in the Eighteenth Century : Norms and Practices. A Comparison between France and Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350019010.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical invention and institutional credit in France and Britain in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510008581970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les patents au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire et de philosophie des sciencess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47, p.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques, droit et territoire : le cas franco-anglais au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (4), p. 547-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques et juridiques au siècle des Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention and the State in 18th-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32 (4), pp.911-931. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3106156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invention, politique et société en France dans la deuxième moitié du XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 97, p.36-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cadres de l'inventivité en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Travaux historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, p.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire. Special issue &amp;quot;XIX World Economic History Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), pp.13-27, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133 (4), pp.471-556, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle: réseaux, échanges et espionnage industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar González-Bernaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles. Les identités au défi de la modernité Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2014, 978-2-7535-3391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire économique des Juifs : institutions, communautés, marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), pp.4, 2014, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Without Patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nuvolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 64 (1), pp.5-8, 2013, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.641.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2013, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l'Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Minovez; Catherine Verna; Liliane Hilaire-Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe, Presses universitaires du Mirail, pp.312, 2013, Flaran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.37523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESSE ET LES PÉRIODIQUES TECHNIQUES EN EUROPE (1750-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 978-2-296-07395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et circulations techniques du Moyen Age à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2008, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Ed., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2003, 2-7355-0517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A36F6507"/>
+    <w:nsid w:val="97324A81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieha-wehc.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ict.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veltz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47768" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ratcliff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03028002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155242" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-des-techniques--9782130736431-page-101.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobiljski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_techniques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C&#243;rdoba de la Llave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45891" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45875" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oliel-Grausz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisbrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bonnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Weygand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massounie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47693" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hoock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154362" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Douy&#232;re-Demeulenaere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gouz&#233;vitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613660v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Teisseyre-Sallmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2021.0056" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03562346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clifford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.249.0021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0091" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2013.0096" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0204-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0073-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695312v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350019010.0009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510008581970" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3106156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938997v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez-Bernaldo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macleod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nuvolari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.641.0005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974001v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.37523" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.850" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieha-wehc.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ict.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veltz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ratcliff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03028002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155242" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45868" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22479" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45918" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-des-techniques--9782130736431-page-101.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobiljski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_techniques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C&#243;rdoba de la Llave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45891" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45875" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oliel-Grausz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisbrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane P&#233;rez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104363" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Weygand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40863" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massounie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027725v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hoock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154362" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Douy&#232;re-Demeulenaere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gouz&#233;vitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613660v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Teisseyre-Sallmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935480v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2021.0056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03562346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clifford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.249.0021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0091" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2013.0096" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0204-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0073-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014467v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972108" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655116v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695312v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350019010.0009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510008581970" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3106156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938997v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez-Bernaldo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macleod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nuvolari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.641.0005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974001v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.37523" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.850" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>