--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Hilaire-Perez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre d'ECHELLESMembre du Centre Koyré2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS) Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière d’enseignante-chercheuse2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS)Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot2007-2008	Délégation auprès du CNRS: UMR 8533 Institutions et dynamiques historiques de l’économie (IDHE)1998-2010	Maîtresse de conférences en histoire des techniques au Conservatoire national des arts et métiers (CNAM)1995-1998	Maîtresse de conférences en histoire moderne à l’Université de Bourgogne1994-1995	ATER à l’Université de Bourgogne1986-1994	Professeure d’histoire et de géographie dans l’enseignement secondaire1985-1986	AMN l’Université Lille 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FormationDéc. 2008 	Habilitation à diriger les recherches (HDR), Université Paris I Panthéon Sorbonne: « Invention, culture technique et entreprise entre France et Angleterre au XVIIIe siècle », inédit « La pièce et le geste. Entreprises, cultures opératoires et marchés à Londres au XVIIIe siècle », garante Pr. Dominique Margairaz.Janvier 1994		Thèse de doctorat en histoire, Université Paris I Panthéon Sorbonne: « Inventeurs et inventions en France et en Angleterre au XVIIIe siècle”, directeur Pr. Daniel Roche (Mention très honorable avec les félicitations du jury). Prix de la Chancellerie des Universités de Paris (Fondation Mariette Benabou Adam-Braun 1935-1985) (1994)1984-1985	Bourse du British Council1984		DEA en histoire, Université Paris I Panthéon Sorbonne : « Les inventeurs en France et en Angleterre au XVIIIe siècle », directeur Pr. Daniel Rochen mention Très bien.1983		Agrégation d’histoire1982	Maîtrise d’histoire, Université Paris I Panthéon Sorbonne : « Le vêtement dans les logiques médicale, XVIIIe siècle-Révolution française », directeur Pr. Daniel Roche, mention Très bien.1981		Licence d’histoire, Université Paris I Panthéon Sorbonne, mention Très bien1980-1985	Ecole normale supérieure-Fontenay aux Roses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResponsabilitésDepuis 2020	Directrice du GDR 2092 « Techniques et production dans l’histoire » (TPH)2022-2025 	Présidente de l’International Economic History Association (IEHA) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ieha-wehc.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018-2022           Vice-présidente de l’International Economic History Association (IEHA)2014-2019    	Directrice de l’UFR Géographie-Histoire-Economie et Sociétés (UFR GHES), Université Paris Diderot</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2011-2014    	Directrice du laboratoire ICT Identités-Cultures-Territoires) (EA 337)</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ict.univ-paris-diderot.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-2010	Directrice de l’axe de recherche “Innovation et savoir”, Centre d’histoire des techniques et de l‘Environnement (CDHTE), Conservatoire national des arts et métier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jean-Michel Minovez, Catherine Verna et Liliane Hilaire-Pérez, Oct 2011, Abbaye de Flaran - Valence-sur-Baïse, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Aux Quinze-Vingts : de l’expertise à l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-84, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, 2022, 978-2-86842-204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837). Un technicien dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur à l’épreuve du terrain : intellection, gestion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Pérez; Valérie Nègre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.7-28, 2022, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de chirurgiens, notaires ruraux et cultivateurs dans le Jura au xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.191-204, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un académicien en sabots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.9-18, 2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incursion dans la chimie des textiles vers 1750 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Fennetaux, John Styles (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holker – Livre d’eschantillons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts décoratifs, p. 59-69, 2022, 2916914870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’histoire avec les sciences et les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une histoire interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘What Is Technology?’: An Enquiry into the Science of the Arts at the Dawn of Industrialisation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Bruland, Anne Gerritsen, Pat Hudson, Giorgio Riello (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-inventing the Economic History of Industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queens University Press, p. 44-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une tendance récente : le cultural turn de l’histoire des techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Anna Bellavitis, Olivier Feiertag et Bertrand Haan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 143-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Les éoliennes, une histoire de la divergence énergétique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bruyerre,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Puissance du vent. Des moulins à vent aux éoliennes modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.13-17,, 2020, 978-2-8107-0675-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Serge Benoit et la pluralité des temporalités techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l'industrialisation française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 415-434, 2020, 9782753578890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benoit et la pluralité des temporalités techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique - XVIIIe-XXe siècles. Une histoire singulière de l'industrialisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Techniques, temporalités, périodes : approches historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la temporalité dans les sciences sociales Vom Umgang mit der Temporalität in den Sozial- und Geisteswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winkler Verlag, p.242-258, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Passé / présent de la technologie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Barron,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Pâris et l’art naval. Des pirogues aux cuirassés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.11-20,, 2019, 978-2-8107-0612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Patents et privilèges (Angleterre et France, XVIIe et XVIIIe siècles) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Graber, Martin Giraudeau (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets: une histoire politique (XVIe-XXIe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Ecole des Mines, p.137-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Dufaux,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre, la galerie et le rail. Le Conservatoire des arts et métiers, ses collections et le chemin de fer au XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR,, p.9-16,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la technologie ? Jalons pour l’histoire longue d’un concept oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-36, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.5-39, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations et ‘l’espace de la technique’ au XVIIIe siècle : entre ‘administration des pratiques’ et économie du produit »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la technique autrement. Mélanges en l’honneur d’Hélène Vérin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier,, p.421-456, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De la gloire des ingénieurs à la construction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-25, 2017, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02782128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction : repères historiographiques”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques XVe-XVIIIe siècles. Un dialogue des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Europe des techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101-142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dompter Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.251-274, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.22479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localité et mobilité des savoirs techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-226, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-141, 2016, Collection Nouvelle Clio, 978-2-13-078656-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et modes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-13-073643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature technique (XVe-XVIIIe&nbspsiècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Córdoba de la Llave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.289-295, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et l’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.7-22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Techniques et modes de production”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.345-368, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan, les sciences et les techniques (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-110, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-39, 2016, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les temps longs, l'histoire globale et la complexité en histoire des techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.485-490, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Deblock,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bâtiment des Recettes. Présentation et annotation de l’édition de Jean Ruelle, 1560,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p.7-17,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Savoirs et mobilités à l’échelle du monde : un paradigme au prisme de la recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-28, 2015, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etat, science et entreprise dans l’Europe moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Van Damme (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs. 1. De la Renaissance aux Lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 411-429, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianenrico Bernasconi,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets portatifs au Siècle des lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 15-19., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des juifs et de l’anglicité au prisme de l’economic turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Prum (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui est à l’origine de la révolution industrielle ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué et Dominique Pestre (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences, ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les empêcheurs de penser en rond / La Découverte,, p. 47-53., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le livre de comptes de Solomon Hyman. Judaïsme, culture négociante et réseaux innovateurs entre Paris, Londres et Birmingham au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Michèle Janin-Thivos et Olivier Raveux (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langages du commerce en Méditerranée et en Europe à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence,, p.185-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-12, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels commencements pour la technologie ? Théories ordinaires de la technique et économie artisanale au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Pedler, Jacques Cheyronnaud (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories ordinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.65-84, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les expositions universelles en France au XIXe siècle : lignes de tension et lignes d’horizon dans le champ technologique à l’ère de l’industrialisation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.11-32, 2012, Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une histoire comparée des patrimoines techniques. Collections et dépôts d’inventions en France et en Angleterre aux XVIIIe et XIXe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Prochasson et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des sciences sociales. Comparer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.159-189, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matthew Boulton’s Jewish partners between France and England. Innovative networks and merchant Enlightenment”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Dick, Peter M. Jones, Kenneth Quickenden (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthew Boulton - Enterprising Industrialist of the Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate,, 2012, p.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une relecture de l'histoire des métiers: les savoirs des artisans en France au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée. Faire de l'histoire avec Daniel Roche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz,, p.334-358., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs des artisans en France au XVIIIe siècle. Pour une relecture de l'histoire des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milliot, Vincent; Minard, Philippe; Porret, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée : faire de l'histoire avec Daniel Roche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Droz, pp.345-358, 2011, Bibliothèque des Lumières, 978-2-600-01505-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un inventeur et l’État au siècle des Lumières. Les techniques, l’esprit de réforme et le bien public »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dalmasso, Chantal Spillmaecker (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Vaucanson,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble,, p.49-56, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine de l’invention aux XVIIIe siècle : l’invention collective et la mémoire du progrès »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ballé, Catherine Cuenca, Daniel Thoulouze (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine scientifique et technique. Un projet contemporain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p.91-110., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques entre la France et l’Angleterre au XVIIIe siècle : la révolution industrielle en question »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe années 1680 – années 1780, Rennes, PUR, 2010, p.197-211</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-211, 2010, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inventions primées à Lyon au XVIIIe siècle. Un modèle local de gestion collective de l’innovation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs, p.29-39, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’invention et le domaine public à Lyon au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs,, p.7-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la presse et des périodique techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing in a world of guilds : the case of the silk industry in Lyon in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. R. Epstein et Maarten Prak (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilds and Innovation in Europe, 1500-1800,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press,, p.232-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Technology, curiosity and utility in France and in England in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Bensaude-Vincent, Christine Blondel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Spectacle in the European Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, p.25-42, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les techniques dans la presse d’annonces au XVIIIe siècle en France et en Angleterre : réseaux d’information et logiques participatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques dans la métallurgie légère entre la France et l'Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées passent-elles la Manche ? Savoirs, représentations, pratiques (France-Angleterre, Xe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne,, p.161-183, 2007, 978-2-84050-484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des savoirs techniques : constitution de corpus de sources et de lexiques du Moyen Âge à l’époque contemporaine »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Chemla, Mireille Delbraccio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action concertée Histoire des savoirs 2003-2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p.239-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les institutions d’assistance aux XVIIIe siècle à Paris et à Turin : des ateliers entre rentabilité, réforme et expérimentation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Hamon (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et métiers avant la révolution industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.325-341, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sociabilités industrielles en France et en Angleterre au XVIIIe siècle : réseaux, institutions, enjeux »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoît, Gérard Emptoz, Denis Woronoff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encourager l'innovation en France et en Europe. Autour du bicentenaire de la Société d'encouragement pour l'industrie nationale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.203-240, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention technique et corpus de sources : identifier des pratiques, définir des contextes d’énonciation, analyser des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-25, 2006, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ The economics of open technology: collective organization and individual claims in the “ fabrique lyonnaise ” during the Old Regime ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristiano Antonelli, Dominique Foray, Bronwyn H. Hall, W. Edward Steinmueller (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in the Economics of Innovation and New Technology. Essays in honor of Paul A. David,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.239-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l’époque moderne (Orient, Occident) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises, p.11-36, 2004, 978-2-84867-058-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des entreprises de quincaillerie aux institutions de la technologie : l'itinéraire de Charles-Emmanuel Gaullard-Desaudray (1740-1832) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Belhoste, Serge Benoît, Serge Chassagne, Philippe. Mioche (dir).,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l’industrie, histoire et patrimoine. Mélanges offerts à Denis Woronoff, Paris, Comité pour l’Histoire économique et financière de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHEFF, p.547-567, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les révolutions industrielles : du modèle à la diversité des expériences »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à l’ère industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2004, 9782847880519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme et réseaux de sociabilité d’un entrepreneur au siècle des Lumières : Ami Argand (1750-1803) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises,, p.91-95, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l'époque moderne (Orient, Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations techniques. En amont de l'innovation : hommes, objets et idées en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.11-35, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques inventives, cheminements innovants, crédits et légitimations »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.9-38, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La négociation de la qualité dans les examens académiques d'inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité des produits en France (XVIIIe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p.55-68, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Open technique between community and individuality in eighteenth-century France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferry de Goey et Jan Willem Veluwenkamp (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs and Institutions in Europe and Asia 1500-2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksant, p.237-256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les examens d’inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brian et Christiane Demeulenaere-Douyère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Règlement, usages et science dans la France de l’absolutisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc Lavoisier,, p.309-321, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les constructions de l'eau : ressources patrimoniales et dynamiques de la recherche »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du Moyen Âge à l'ère industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.7-24, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie des savoirs en Angleterre au XVIIIe siècle: le cas des inventeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lachaud, Isabelle Lescent-Gilles, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'Outre-Manche. Tendances récentes de l’historiograghie britannique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne,, p.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’invention en France et en Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.25-37, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les boutiques d’inventeurs à Londres et à Paris au XVIIIe siècle : jeux de l’enchantement et de la raison citoyenne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery( dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boutique et la ville. Commerces, commerçants, espaces et clientèles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEHVI,, p.171-189, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vol de déchets dans l’industrie en France et en Angleterre au XVIIIe siècle. Jalons pour une histoire comparée de l’embezzlement »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite délinquance du Moyen Age à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD,, p.281-308, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovation technique et ordre social au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infrajudiciaire du Moyen Âge à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p.273-289, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le privilège, source d'histoire économique et révélateur d'une politique au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Caron (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les brevets. Leur utilisation en histoire des techniques et de l’économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHMC-CRHI,, p.71-79, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Mélanges en l’honneur de Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech-PSL, Histoire, sciences, techniques et sociétés, 2022, 978-2-35671-834-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900) interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ed., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, pp.208, 2021, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2019, Revue de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 2017, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hoock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques : Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Delumeau; Hervé Inglebert, 978-2-13-073643-1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hilai.2016.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce et le geste. Artisans, marchands et savoirs techniques à Londres au XVIIIe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2013, collection « L’Évolution de l’Humanité », 9782226246301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 482 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la technologie entre la France et l'Angleterre (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gouzévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SeaCDHTE-Publications, pp.304, 2010, 978-2-9530779-5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2006, 978-2-912025-31-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie : nouvelles révolutions du Moyen âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du moyen âge à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2-84788-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention technique au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2000, collection « L’Évolution de l’Humanité », 9782226339621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours, Cahiers d’Histoire et de Philosophie des Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, 2000, 9782902126811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience de la mer. Les Européens et les espaces maritimes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, 1997, 978-2-84276-046-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codification of Techniques between Bureaucracy and the Markets in Early modern Europe from a Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.442-466. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2021.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foisonnement inventif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les collections, 91, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « L’âge industriel », 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, laboratoire de l’histoire : au plus près de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°100 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salle des produits anglais du Conservatoire des arts et métiers ou la technologie oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic History and History of Technology (xvth-xviiith centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'incendie en milieu urbain et « industrious revolution » : le cas de Londres dans le dernier tiers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 249 (4), pp.21. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.249.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands ashkénazes et commerce international à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Machinery?: Steel Trusses and the Management of Ruptures in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.460-502. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2013.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « techno-aesthetics » of smithian economy the value and function of objects in 18th Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.495-524. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0204-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’inventions et le patrimoine technique de la soierie à Lyon. Une mémoire perdue ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51-52, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les artisans à l’origine de l’industrialisation. Les savoirs opératoires dans la quincaillerie en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 405, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs techniques du Moyen Âge à l'époque moderne. Nouvelles approches et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 25-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire intellectuelle des techniques au Centre d'histoire des techniques et de l'environnement du Conservatoire national des arts et métiers ()</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel and toy trade between England and France: the Huntsmans’ correspondence with the Blakeys (Sheffield-- Paris, 1765-1769)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42-2, pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a public culture in the XVIIIth century : the artisans' legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.14, p. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middle Ages and the Early Modern Era. New Approaches and Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (2), pp.393-428. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middles Ages and the Early Modern Era. News Approaches and Methodoligical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of technical knowledge in the middle ages and the early modern history. New approaches and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 47, p. 536-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures techniques et pratiques de l'échange, entre Lyon et le Levant : inventions et réseaux au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 49-1, p. 89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot's views on artists' and inventors' rights : invention, imitation and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 35, p. 129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Privileges in the Eighteenth Century : Norms and Practices. A Comparison between France and Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350019010.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical invention and institutional credit in France and Britain in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510008581970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les patents au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire et de philosophie des sciencess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47, p.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques, droit et territoire : le cas franco-anglais au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (4), p. 547-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques et juridiques au siècle des Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention and the State in 18th-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32 (4), pp.911-931. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3106156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invention, politique et société en France dans la deuxième moitié du XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 97, p.36-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cadres de l'inventivité en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Travaux historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, p.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire. Special issue &amp;quot;XIX World Economic History Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), pp.13-27, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133 (4), pp.471-556, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle: réseaux, échanges et espionnage industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar González-Bernaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles. Les identités au défi de la modernité Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2014, 978-2-7535-3391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire économique des Juifs : institutions, communautés, marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), pp.4, 2014, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Without Patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nuvolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 64 (1), pp.5-8, 2013, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.641.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2013, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l'Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Minovez; Catherine Verna; Liliane Hilaire-Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe, Presses universitaires du Mirail, pp.312, 2013, Flaran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.37523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESSE ET LES PÉRIODIQUES TECHNIQUES EN EUROPE (1750-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 978-2-296-07395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et circulations techniques du Moyen Age à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2008, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Ed., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2003, 2-7355-0517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Liliane Hilaire-Perez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre d'ECHELLESMembre du Centre Koyré2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS) Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière d’enseignante-chercheuse2019-2024 	Membre senior de l’Institut universitaire de FranceDepuis 2011 	Directrice d’études à l’École des Hautes Etudes en Sciences Sociales (EHESS)Depuis 2010 	Professeure d’histoire moderne, Université Paris Diderot2007-2008	Délégation auprès du CNRS: UMR 8533 Institutions et dynamiques historiques de l’économie (IDHE)1998-2010	Maîtresse de conférences en histoire des techniques au Conservatoire national des arts et métiers (CNAM)1995-1998	Maîtresse de conférences en histoire moderne à l’Université de Bourgogne1994-1995	ATER à l’Université de Bourgogne1986-1994	Professeure d’histoire et de géographie dans l’enseignement secondaire1985-1986	AMN l’Université Lille 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FormationDéc. 2008 	Habilitation à diriger les recherches (HDR), Université Paris I Panthéon Sorbonne: « Invention, culture technique et entreprise entre France et Angleterre au XVIIIe siècle », inédit « La pièce et le geste. Entreprises, cultures opératoires et marchés à Londres au XVIIIe siècle », garante Pr. Dominique Margairaz.Janvier 1994		Thèse de doctorat en histoire, Université Paris I Panthéon Sorbonne: « Inventeurs et inventions en France et en Angleterre au XVIIIe siècle”, directeur Pr. Daniel Roche (Mention très honorable avec les félicitations du jury). Prix de la Chancellerie des Universités de Paris (Fondation Mariette Benabou Adam-Braun 1935-1985) (1994)1984-1985	Bourse du British Council1984		DEA en histoire, Université Paris I Panthéon Sorbonne : « Les inventeurs en France et en Angleterre au XVIIIe siècle », directeur Pr. Daniel Rochen mention Très bien.1983		Agrégation d’histoire1982	Maîtrise d’histoire, Université Paris I Panthéon Sorbonne : « Le vêtement dans les logiques médicale, XVIIIe siècle-Révolution française », directeur Pr. Daniel Roche, mention Très bien.1981		Licence d’histoire, Université Paris I Panthéon Sorbonne, mention Très bien1980-1985	Ecole normale supérieure-Fontenay aux Roses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResponsabilitésDepuis 2020	Directrice du GDR 2092 « Techniques et production dans l’histoire » (TPH)2022-2025 	Présidente de l’International Economic History Association (IEHA) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ieha-wehc.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018-2022           Vice-présidente de l’International Economic History Association (IEHA)2014-2019    	Directrice de l’UFR Géographie-Histoire-Economie et Sociétés (UFR GHES), Université Paris Diderot</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2011-2014    	Directrice du laboratoire ICT Identités-Cultures-Territoires) (EA 337)</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ict.univ-paris-diderot.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-2010	Directrice de l’axe de recherche “Innovation et savoir”, Centre d’histoire des techniques et de l‘Environnement (CDHTE), Conservatoire national des arts et métier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Mélanges en l’honneur de Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech-PSL, Histoire, sciences, techniques et sociétés, 2022, 978-2-35671-834-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900) interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ed., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, pp.208, 2021, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2019, Revue de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hoock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques : Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Delumeau; Hervé Inglebert, 978-2-13-073643-1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hilai.2016.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce et le geste. Artisans, marchands et savoirs techniques à Londres au XVIIIe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2013, collection « L’Évolution de l’Humanité », 9782226246301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 482 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la technologie entre la France et l'Angleterre (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gouzévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SeaCDHTE-Publications, pp.304, 2010, 978-2-9530779-5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2006, 978-2-912025-31-9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie : nouvelles révolutions du Moyen âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du moyen âge à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2-84788-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours, Cahiers d’Histoire et de Philosophie des Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, 2000, 9782902126811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention technique au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 2000, collection « L’Évolution de l’Humanité », 9782226339621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience de la mer. Les Européens et les espaces maritimes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, 1997, 978-2-84276-046-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’histoire avec les sciences et les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837). Un technicien dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur à l’épreuve du terrain : intellection, gestion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Pérez; Valérie Nègre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.7-28, 2022, 978-2-8107-0704-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de chirurgiens, notaires ruraux et cultivateurs dans le Jura au xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.191-204, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Aux Quinze-Vingts : de l’expertise à l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-84, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions industrielles - journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, 2022, 978-2-86842-204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un académicien en sabots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Pierre Molard (1759-1837)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.9-18, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.47768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incursion dans la chimie des textiles vers 1750 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Fennetaux, John Styles (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holker – Livre d’eschantillons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts décoratifs, p. 59-69, 2022, 2916914870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une histoire interdisciplinaire de la nouveauté (Europe, XVe-XIXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ratcliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – techniques – sciences en Europe (1400-1900)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Techniques, temporalités, périodes : approches historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la temporalité dans les sciences sociales Vom Umgang mit der Temporalität in den Sozial- und Geisteswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winkler Verlag, p.242-258, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Les éoliennes, une histoire de la divergence énergétique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bruyerre,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Puissance du vent. Des moulins à vent aux éoliennes modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.13-17,, 2020, 978-2-8107-0675-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Serge Benoit et la pluralité des temporalités techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l'industrialisation française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 415-434, 2020, 9782753578890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘What Is Technology?’: An Enquiry into the Science of the Arts at the Dawn of Industrialisation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Bruland, Anne Gerritsen, Pat Hudson, Giorgio Riello (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-inventing the Economic History of Industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queens University Press, p. 44-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une tendance récente : le cultural turn de l’histoire des techniques »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Anna Bellavitis, Olivier Feiertag et Bertrand Haan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 143-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benoit et la pluralité des temporalités techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'eau et de feu : forges et énergie hydraulique - XVIIIe-XXe siècles. Une histoire singulière de l'industrialisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface. Passé / présent de la technologie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Barron,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Pâris et l’art naval. Des pirogues aux cuirassés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM,, p.11-20,, 2019, 978-2-8107-0612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Patents et privilèges (Angleterre et France, XVIIe et XVIIIe siècles) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Graber, Martin Giraudeau (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets: une histoire politique (XVIe-XXIe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Ecole des Mines, p.137-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02782128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Dufaux,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre, la galerie et le rail. Le Conservatoire des arts et métiers, ses collections et le chemin de fer au XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR,, p.9-16,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la technologie ? Jalons pour l’histoire longue d’un concept oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Technologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-36, 2017, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.154432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.5-39, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations et ‘l’espace de la technique’ au XVIIIe siècle : entre ‘administration des pratiques’ et économie du produit »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la technique autrement. Mélanges en l’honneur d’Hélène Vérin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier,, p.421-456, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De la gloire des ingénieurs à la construction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-25, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.155242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-39, 2016, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les temps longs, l'histoire globale et la complexité en histoire des techniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.485-490, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-141, 2016, Collection Nouvelle Clio, 978-2-13-078656-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et modes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Guillaume Carnino; Aleksandra Kobiljski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-13-073643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction : repères historiographiques”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques XVe-XVIIIe siècles. Un dialogue des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Europe des techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brioist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101-142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dompter Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.251-274, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.22479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localité et mobilité des savoirs techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-226, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et l’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.7-22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature technique (XVe-XVIIIe&nbspsiècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Córdoba de la Llave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.289-295, 2016, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisan, les sciences et les techniques (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-110, 2016, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Techniques et modes de production”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kobiljski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.345-368, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Deblock,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bâtiment des Recettes. Présentation et annotation de l’édition de Jean Ruelle, 1560,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p.7-17,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Savoirs et mobilités à l’échelle du monde : un paradigme au prisme de la recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-28, 2015, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etat, science et entreprise dans l’Europe moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Van Damme (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs. 1. De la Renaissance aux Lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 411-429, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianenrico Bernasconi,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets portatifs au Siècle des lumières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 15-19., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels commencements pour la technologie ? Théories ordinaires de la technique et économie artisanale au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Pedler, Jacques Cheyronnaud (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories ordinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.65-84, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des juifs et de l’anglicité au prisme de l’economic turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Prum (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui est à l’origine de la révolution industrielle ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué et Dominique Pestre (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences, ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les empêcheurs de penser en rond / La Découverte,, p. 47-53., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le livre de comptes de Solomon Hyman. Judaïsme, culture négociante et réseaux innovateurs entre Paris, Londres et Birmingham au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Michèle Janin-Thivos et Olivier Raveux (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langages du commerce en Méditerranée et en Europe à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence,, p.185-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-12, 2013, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les expositions universelles en France au XIXe siècle : lignes de tension et lignes d’horizon dans le champ technologique à l’ère de l’industrialisation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.11-32, 2012, Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une histoire comparée des patrimoines techniques. Collections et dépôts d’inventions en France et en Angleterre aux XVIIIe et XIXe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Prochasson et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des sciences sociales. Comparer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, p.159-189, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matthew Boulton’s Jewish partners between France and England. Innovative networks and merchant Enlightenment”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaisbrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Dick, Peter M. Jones, Kenneth Quickenden (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthew Boulton - Enterprising Industrialist of the Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate,, 2012, p.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une relecture de l'histoire des métiers: les savoirs des artisans en France au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée. Faire de l'histoire avec Daniel Roche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz,, p.334-358., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs des artisans en France au XVIIIe siècle. Pour une relecture de l'histoire des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milliot, Vincent; Minard, Philippe; Porret, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande chevauchée : faire de l'histoire avec Daniel Roche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Droz, pp.345-358, 2011, Bibliothèque des Lumières, 978-2-600-01505-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques entre la France et l’Angleterre au XVIIIe siècle : la révolution industrielle en question »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe années 1680 – années 1780, Rennes, PUR, 2010, p.197-211</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-211, 2010, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un inventeur et l’État au siècle des Lumières. Les techniques, l’esprit de réforme et le bien public »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dalmasso, Chantal Spillmaecker (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Vaucanson,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble,, p.49-56, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine de l’invention aux XVIIIe siècle : l’invention collective et la mémoire du progrès »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ballé, Catherine Cuenca, Daniel Thoulouze (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine scientifique et technique. Un projet contemporain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p.91-110., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inventions primées à Lyon au XVIIIe siècle. Un modèle local de gestion collective de l’innovation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs, p.29-39, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’invention et le domaine public à Lyon au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon innove. Inventions et brevets au XVIIIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC/Musée des tissus/Musée des arts décoratifs,, p.7-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les techniques dans la presse d’annonces au XVIIIe siècle en France et en Angleterre : réseaux d’information et logiques participatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Technology, curiosity and utility in France and in England in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Bensaude-Vincent, Christine Blondel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Spectacle in the European Enlightenment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, p.25-42, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la presse et des périodique techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse et les périodiques techniques en Europe, 1750-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing in a world of guilds : the case of the silk industry in Lyon in the XVIIIth century”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. R. Epstein et Maarten Prak (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilds and Innovation in Europe, 1500-1800,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press,, p.232-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les échanges techniques dans la métallurgie légère entre la France et l'Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées passent-elles la Manche ? Savoirs, représentations, pratiques (France-Angleterre, Xe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne,, p.161-183, 2007, 978-2-84050-484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des savoirs techniques : constitution de corpus de sources et de lexiques du Moyen Âge à l’époque contemporaine »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Chemla, Mireille Delbraccio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action concertée Histoire des savoirs 2003-2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p.239-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention technique et corpus de sources : identifier des pratiques, définir des contextes d’énonciation, analyser des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-25, 2006, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.40863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les institutions d’assistance aux XVIIIe siècle à Paris et à Turin : des ateliers entre rentabilité, réforme et expérimentation”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Hamon (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et métiers avant la révolution industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.325-341, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sociabilités industrielles en France et en Angleterre au XVIIIe siècle : réseaux, institutions, enjeux »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Benoît, Gérard Emptoz, Denis Woronoff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encourager l'innovation en France et en Europe. Autour du bicentenaire de la Société d'encouragement pour l'industrie nationale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p.203-240, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ The economics of open technology: collective organization and individual claims in the “ fabrique lyonnaise ” during the Old Regime ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristiano Antonelli, Dominique Foray, Bronwyn H. Hall, W. Edward Steinmueller (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in the Economics of Innovation and New Technology. Essays in honor of Paul A. David,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.239-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les révolutions industrielles : du modèle à la diversité des expériences »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à l’ère industrielle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2004, 9782847880519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des entreprises de quincaillerie aux institutions de la technologie : l'itinéraire de Charles-Emmanuel Gaullard-Desaudray (1740-1832) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Belhoste, Serge Benoît, Serge Chassagne, Philippe. Mioche (dir).,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l’industrie, histoire et patrimoine. Mélanges offerts à Denis Woronoff, Paris, Comité pour l’Histoire économique et financière de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHEFF, p.547-567, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l’époque moderne (Orient, Occident) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises, p.11-36, 2004, 978-2-84867-058-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme et réseaux de sociabilité d’un entrepreneur au siècle des Lumières : Ami Argand (1750-1803) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations techniques. En amont de l’innovation : hommes, objets et idées en mouvement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM/Presses universitaires franc-comtoises,, p.91-95, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations techniques : hommes, produits, savoirs au Moyen Âge et à l'époque moderne (Orient, Occident)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations techniques. En amont de l'innovation : hommes, objets et idées en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.11-35, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La négociation de la qualité dans les examens académiques d'inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité des produits en France (XVIIIe-XXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p.55-68, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques inventives, cheminements innovants, crédits et légitimations »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.9-38, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Open technique between community and individuality in eighteenth-century France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferry de Goey et Jan Willem Veluwenkamp (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs and Institutions in Europe and Asia 1500-2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksant, p.237-256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les examens d’inventions au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brian et Christiane Demeulenaere-Douyère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Règlement, usages et science dans la France de l’absolutisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc Lavoisier,, p.309-321, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les constructions de l'eau : ressources patrimoniales et dynamiques de la recherche »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, objets et images des constructions de l'eau du Moyen Âge à l'ère industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.7-24, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie des savoirs en Angleterre au XVIIIe siècle: le cas des inventeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lachaud, Isabelle Lescent-Gilles, François-Joseph Ruggiu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'Outre-Manche. Tendances récentes de l’historiograghie britannique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne,, p.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’invention en France et en Angleterre au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des matériaux pour l’histoire. Archives et collections scientifiques et techniques du XVIIIe à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Ed., pp.25-37, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les boutiques d’inventeurs à Londres et à Paris au XVIIIe siècle : jeux de l’enchantement et de la raison citoyenne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery( dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boutique et la ville. Commerces, commerçants, espaces et clientèles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEHVI,, p.171-189, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vol de déchets dans l’industrie en France et en Angleterre au XVIIIe siècle. Jalons pour une histoire comparée de l’embezzlement »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite délinquance du Moyen Age à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD,, p.281-308, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovation technique et ordre social au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Garnot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infrajudiciaire du Moyen Âge à l’époque contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p.273-289, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le privilège, source d'histoire économique et révélateur d'une politique au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Caron (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les brevets. Leur utilisation en histoire des techniques et de l’économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHMC-CRHI,, p.71-79, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie des campagnes : retrouver la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jean-Michel Minovez, Catherine Verna et Liliane Hilaire-Pérez, Oct 2011, Abbaye de Flaran - Valence-sur-Baïse, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foisonnement inventif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les collections, 91, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « L’âge industriel », 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur démythifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Codification of Techniques between Bureaucracy and the Markets in Early modern Europe from a Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.442-466. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2021.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, laboratoire de l’histoire : au plus près de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°100 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.100.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde artisanal et la sous-traitance à Londres, au XVIIIe siècle : Organisation du travail, culture technique et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.165-202. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salle des produits anglais du Conservatoire des arts et métiers ou la technologie oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Corcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des techniques de l’émail entre la France et la Chine du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic History and History of Technology (xvth-xviiith centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'incendie en milieu urbain et « industrious revolution » : le cas de Londres dans le dernier tiers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 249 (4), pp.21. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.249.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands ashkénazes et commerce international à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Machinery?: Steel Trusses and the Management of Ruptures in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.460-502. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2013.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « techno-aesthetics » of smithian economy the value and function of objects in 18th Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.495-524. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0204-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dépôts d’inventions et le patrimoine technique de la soierie à Lyon. Une mémoire perdue ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51-52, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les artisans à l’origine de l’industrialisation. Les savoirs opératoires dans la quincaillerie en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 405, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire intellectuelle des techniques au Centre d'histoire des techniques et de l'environnement du Conservatoire national des arts et métiers ()</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs techniques du Moyen Âge à l'époque moderne. Nouvelles approches et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 25-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel and toy trade between England and France: the Huntsmans’ correspondence with the Blakeys (Sheffield-- Paris, 1765-1769)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42-2, pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a public culture in the XVIIIth century : the artisans' legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.14, p. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middles Ages and the Early Modern Era. News Approaches and Methodoligical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Technical Knowledge in the Middle Ages and the Early Modern Era. New Approaches and Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.537-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (2), pp.393-428. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of technical knowledge in the middle ages and the early modern history. New approaches and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 47, p. 536-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Privileges in the Eighteenth Century : Norms and Practices. A Comparison between France and Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350019010.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures techniques et pratiques de l'échange, entre Lyon et le Levant : inventions et réseaux au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 49-1, p. 89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot's views on artists' and inventors' rights : invention, imitation and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 35, p. 129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical invention and institutional credit in France and Britain in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510008581970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les patents au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire et de philosophie des sciencess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47, p.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques, droit et territoire : le cas franco-anglais au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (4), p. 547-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transferts technologiques et juridiques au siècle des Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue. Musée des arts et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention and the State in 18th-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32 (4), pp.911-931. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3106156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invention, politique et société en France dans la deuxième moitié du XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 97, p.36-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cadres de l'inventivité en France et en Angleterre au XVIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Travaux historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, p.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire. Special issue &amp;quot;XIX World Economic History Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du travail au forfait. Métiers, techniques et sous-traitance dans une perspective euro-asiatique, XVIIIe-XXIe siècles. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140 (1-2), pp.13-27, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133 (4), pp.471-556, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle: réseaux, échanges et espionnage industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar González-Bernaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles. Les identités au défi de la modernité Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Douyère-Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2014, 978-2-7535-3391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire économique des Juifs : institutions, communautés, marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Oliel-Grausz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), pp.4, 2014, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Without Patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nuvolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 64 (1), pp.5-8, 2013, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.641.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l’Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2013, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries rurales dans l'Europe médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Minovez; Catherine Verna; Liliane Hilaire-Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des campagnes dans l'Europe médiévale et moderne. Entreprises, territoires, marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXe, Presses universitaires du Mirail, pp.312, 2013, Flaran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, 2011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.37523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESSE ET LES PÉRIODIQUES TECHNIQUES EN EUROPE (1750-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 978-2-296-07395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et circulations techniques du Moyen Age à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2008, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans, industrie. Nouvelles révolutions du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Teisseyre-Sallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Ed., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la nouveauté. Innover, inventer au regard de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2003, 2-7355-0517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97324A81"/>
+    <w:nsid w:val="9ED9D27A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieha-wehc.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ict.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veltz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ratcliff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03028002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155242" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45868" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22479" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45918" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-des-techniques--9782130736431-page-101.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobiljski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_techniques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C&#243;rdoba de la Llave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45891" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45875" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oliel-Grausz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisbrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane P&#233;rez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104363" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Weygand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40863" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massounie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027725v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hoock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154362" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Douy&#232;re-Demeulenaere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gouz&#233;vitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613660v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Teisseyre-Sallmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935480v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2021.0056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03562346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clifford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.249.0021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0091" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2013.0096" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0204-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0073-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014467v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972108" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655116v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695312v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350019010.0009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510008581970" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3106156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938997v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez-Bernaldo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macleod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nuvolari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.641.0005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974001v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.37523" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.850" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieha-wehc.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-geographie-histoire-economie-et-societes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ict.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ratcliff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hoock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobiljski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_techniques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Douy&#232;re-Demeulenaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gouz&#233;vitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Teisseyre-Sallmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massounie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47863" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veltz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.47768" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03028002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027730v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27676" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155242" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-des-techniques--9782130736431-page-101.htm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45868" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22479" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C&#243;rdoba de la Llave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45933" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oliel-Grausz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisbrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022459v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane P&#233;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104363" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bonnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40863" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Weygand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027717v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03562346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935480v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2021.0056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clifford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyao Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.292" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.249.0021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0091" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2013.0096" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0204-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014461v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0073-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350019010.0009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00695312v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510008581970" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3106156" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938997v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zakharova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez-Bernaldo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.472.0004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macleod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nuvolari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.641.0005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974001v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.37523" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.850" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>