--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -688,1461 +688,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'art sur les murs d'Ernest Pignon-Ernest : Fulgurances et extases de papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Le temps de la fulgurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«A Heaven in a Hell of war » : Stanley Spencer’s domestic vision of war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peintres et la première guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'art sur les murs d'Ernest Pignon-Ernest : Fulgurances et extases de papier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gordimer ‘s Stangely Uncanny Realistic Stories : The Chaos and the Mystery of It All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, De-Linking, Interrupting, Severing, 41 (2), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing/unchanging Landscapes : Stanley Spencer’s « peculiarly English »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Landscapes/Cityscapes, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.5623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une idée de recherche , vers une ekphrasis comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fertilisations croisées dans les arts, médias et langues, 8, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Bathed in an Incredible Sweetness of Light’, A Reading of John McGahern’s ‘The Wine Breath’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Le temps de la fulgurance</w:t>
+              <w:t xml:space="preserve">, 2018, Haunting in Short Fiction, pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Changing/unchanging Landscapes : Stanley Spencer’s « peculiarly English »</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immobilité vive, ou « une petite étoile à la vitre du texte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Landscapes/Cityscapes, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.5623⟩</w:t>
+              <w:t xml:space="preserve">, 2017, L'immobilité vive, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liliane Louvel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminist Interventions in Intermediality - Interview with Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kérchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Mcara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.236-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825577.2017.1369268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une idée de recherche , vers une ekphrasis comparative</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images dé-fendues&amp;quot;: histoires de Vénus, de quelques voiles et autres séductions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fertilisations croisées dans les arts, médias et langues, 8, pp.78-87</w:t>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La séduction de l’image 1, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Bathed in an Incredible Sweetness of Light’, A Reading of John McGahern’s ‘The Wine Breath’</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repellent Shapes and Bewildering ‘ illustrations ‘ : Stanley Spencer’s eccentric Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appropriation et réappropriation des récits, 37, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le monteur est montreur: &amp;quot;a gorgeous monster&amp;quot;. Esthétique de la greffe. L'exemple de Poor Things d'Alasdair Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reading event The Pictorial Third</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Textes Vus, Images Lues, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.5015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours et retournements du « moment ekphrastique » : histoires de rideaux, de mousseline et de frêles voiles de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La transparence, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I can’t! I can’t! I can’t!&amp;quot; : un cri, un coup de feu &amp;quot;a shout and a shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La guerre de 14 re-présentée : l’art comme réponse à la guerre, 53, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musing in the Museum., 30 (1), pp.2-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2013.771923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading with Images: Anita Brookner’s The Next Big Thing as Memento Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ruins. Colloque de la SÉAC, Londres, novembre 2011, n° 43, p. 179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mavis Gallant: The Strange Journey of the Son of a Limey Bride Drifting “Up North”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Haunting in Short Fiction, pp.153-166</w:t>
+              <w:t xml:space="preserve">, 2013, The Transatlantic Short Story, 61, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...358 lines deleted...]
-                <w:t xml:space="preserve">Repellent Shapes and Bewildering ‘ illustrations ‘ : Stanley Spencer’s eccentric Styles</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la couleur : un défi poétique. Histoires de bleu et de vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Appropriation et réappropriation des récits, 37, pp.117-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/interfaces.292⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Definitions of color / de la couleur, vol. 33, p. 243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/inter.2012.1414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...436 lines deleted...]
-                <w:t xml:space="preserve">Mavis Gallant: The Strange Journey of the Son of a Limey Bride Drifting “Up North”</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Skilful Artist has Constructed a Tale”1 Is the short story a good instance of “word/image”? Towards intermedial criticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, The Transatlantic Short Story, 61, pp.61-70</w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, The Image and the Short Story in English, 56 (Spring), pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2210,165 +2210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Waves, &amp;quot;une histoire, un soupir, une vague.&amp;quot; Questions de réflexion</w:t>
+                <w:t xml:space="preserve">L'effet-méduse ou la drôle &amp;quot;d'histoire&amp;quot; de Julian Barnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Autour de Virginia Woolf (5), 73 - 94 p</w:t>
+              <w:t xml:space="preserve">, 1996, L'ENTRE-DEUX, 6, 219-235 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360984v1</w:t>
+                <w:t xml:space="preserve">hal-05363429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet-méduse ou la drôle &amp;quot;d'histoire&amp;quot; de Julian Barnes</w:t>
+                <w:t xml:space="preserve">The Waves, &amp;quot;une histoire, un soupir, une vague.&amp;quot; Questions de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, L'ENTRE-DEUX, 6, 219-235 p</w:t>
+              <w:t xml:space="preserve">, 1996, Autour de Virginia Woolf (5), 73 - 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363429v1</w:t>
+                <w:t xml:space="preserve">hal-05360984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of Iron de J.-M. Coetzee : signes de l'autre côté</w:t>
               </w:r>
@@ -3829,165 +3829,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographie et littérature : le cas de W.G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature à l'épreuve de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Cartier-Bresson, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Peale : images dé-fendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LERMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3999,151 +3999,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stanley Spencer, Un visionnaire du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stanley Spencer : Un visionnaire du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de la Sorbonne, 310 p., A paraître, Mondes anglophones, 979-10-231-4025-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526627v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05453602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Spencer, peintre britannique</w:t>
               </w:r>
@@ -5276,173 +5276,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silences et éloquence des blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Simon-Okawa, Hélène Campaignolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc; Discours, pratiques, Créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, maisonneuve &amp;Larose/Hémisphères, 2024, 978-a-37701)-166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silences et éloquence des blancs. Les traces de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc : discours, pratiques, créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères éditions; Maisonneuve &amp; Larose, pp.193-210, 2024, 978-2-37701-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526619v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05453439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tableau vivant et la photographie victorienne</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D362871"/>
+    <w:nsid w:val="851D5534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>