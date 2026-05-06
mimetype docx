--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1293,174 +1293,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repellent Shapes and Bewildering ‘ illustrations ‘ : Stanley Spencer’s eccentric Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appropriation et réappropriation des récits, 37, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images dé-fendues&amp;quot;: histoires de Vénus, de quelques voiles et autres séductions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La séduction de l’image 1, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524492v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02524511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le monteur est montreur: &amp;quot;a gorgeous monster&amp;quot;. Esthétique de la greffe. L'exemple de Poor Things d'Alasdair Gray</w:t>
               </w:r>
@@ -1587,183 +1587,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I can’t! I can’t! I can’t!&amp;quot; : un cri, un coup de feu &amp;quot;a shout and a shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La guerre de 14 re-présentée : l’art comme réponse à la guerre, 53, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tours et retournements du « moment ekphrastique » : histoires de rideaux, de mousseline et de frêles voiles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La transparence, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/polysemes.338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524449v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02524468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5276,173 +5276,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silences et éloquence des blancs. Les traces de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc : discours, pratiques, créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères éditions; Maisonneuve &amp; Larose, pp.193-210, 2024, 978-2-37701-166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silences et éloquence des blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Simon-Okawa, Hélène Campaignolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc; Discours, pratiques, Créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, maisonneuve &amp;Larose/Hémisphères, 2024, 978-a-37701)-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453439v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05526619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tableau vivant et la photographie victorienne</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="851D5534"/>
+    <w:nsid w:val="9E97D7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>