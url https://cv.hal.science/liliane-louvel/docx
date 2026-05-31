--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -5276,173 +5276,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silences et éloquence des blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Simon-Okawa, Hélène Campaignolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc; Discours, pratiques, Créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, maisonneuve &amp;Larose/Hémisphères, 2024, 978-a-37701)-166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silences et éloquence des blancs. Les traces de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc : discours, pratiques, créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères éditions; Maisonneuve &amp; Larose, pp.193-210, 2024, 978-2-37701-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526619v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05453439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tableau vivant et la photographie victorienne</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E97D7DA"/>
+    <w:nsid w:val="E972E23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9567" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Interfaces.2435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mcara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2017.1369268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2012.1414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tseti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/97881003532736" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71830-5_40" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie LeBlanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>