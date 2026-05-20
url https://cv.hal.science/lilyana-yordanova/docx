--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0003-7495-3074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5rBqSSAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -258,100 +279,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la gloire de Dieu ! Commande et donation pieuses en Bulgarie médiévale, XIIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilyana Yordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Française d'Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-86958-623-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -361,392 +382,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malédictions et sacralité. La conception du revêtement de l’icône de la Vierge Éléousa de Messembrie et son contexte socio-culturel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Art of Exuberance: Frangos Katellanos and the Mastery of Ottoman Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zograf : časopis za srednjevekovnu umetnost</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Analecta Stagorum et Meteororum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, p. 221-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/ZOG2448075Y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05383565v1</w:t>
+                <w:t xml:space="preserve">hal-04986243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Art of Exuberance: Frangos Katellanos and the Mastery of Ottoman Aesthetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Malédictions et sacralité. La conception du revêtement de l’icône de la Vierge Éléousa de Messembrie et son contexte socio-culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Analecta Stagorum et Meteororum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zograf : časopis za srednjevekovnu umetnost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/ZOG2448075Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986243v1</w:t>
+                <w:t xml:space="preserve">hal-05383565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude complémentaire de l’architecture religieuse du long xve siècle en Macédoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Дарителство в метал: Радославовата камбана в Кюстендил</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Izvestia na regionalen istoriceski muzej Kjustendil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2018), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patronage impérial entre Byzance, Valachie et Bulgarie : la donatrice de l’église semi-rupestre de saints Théodore Téron et Théodore Stratélate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Godišnik na Sofijskiâ universitet Sv. Kliment Ohridski. Centʺr za slavâno-vizantijski proučvaniâ Ivan Dujčev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (19), pp.219-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -756,403 +777,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mosques of Kastoria: Some Preliminary Remarks on Microclimate, Acoustics and Urban Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paschalis Androudis; Aikaterini Markou; Dimitris Loupis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ottoman Monuments in Greece Revisited: A Tribute in the Memory of Machiel Kiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-173, 2025, 978-960-386-744-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Concepts and Realities: The Boyana Church as a “Mirror” of Its Patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilian Boyanov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Boyana Church Between The East And The West In The Cultural And Historical Context Of The 13th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 27-57, 2022, 978-619-90311-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Story Behind the Image: The Literary Patronage of Tsar Ivan Alexander of Bulgaria between Ostentation and Decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Mattiello; Maria Alessia Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Byzantium Reconsidered: The Arts of the Palaiologan Era in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 193-206, 2019, 978-0-367-67152-5, 978-0-8153-7286-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351244831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir tsaritsa de l’Empire bulgare aux XIIIe-XIVe siècles : le cas des souveraines d’origine étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Chausson; Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regina, Augusta, Basilissa : La souveraine, de l’Empire romain au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-214, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser la langue commune de la donation : l’apport des portraits de donateurs du Second royaume bulgare (1185-1396)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sulamith Brodbeck; Anne-Orange Poilpré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture des commanditaires. L'œuvre et l'empreinte, actes de la journée d’étude organisée à Paris le 15 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.174-192, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,286 +1183,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious Revetments of the Virgin Eleusa Icon (Bulgaria) from the Perspective of Art History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Bell of Despot Alexios Slav from the Perspective of Interdiciplinary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of the Global Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350990005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5040/9781350990005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594793v1</w:t>
+                <w:t xml:space="preserve">hal-03594798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bell of Despot Alexios Slav from the Perspective of Interdiciplinary Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Precious Revetments of the Virgin Eleusa Icon (Bulgaria) from the Perspective of Art History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of the Global Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594798v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gospels Manuscript of Tsar Ivan Alexander of Bulgaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Eastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1451,1725 +1472,1725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Name of the ...Lotus? Reinventing Christian Monumental art and Elite Culture in the Long 15th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Antique and Byzantine Studies Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ida Toth, Ine Jacobs, Marc Lauxtermann, Olivier Delouis, Feb 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing Cultural and Religious Frontiers in Early Modern Balkan Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balkanforschung an der ÖAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ovidiu Olar, Grigor Boykov, Institut für die Erforschung der Habsburgermonarchie und des Balkanraumes, Österreichische Akademie der Wissenschaften, Dec 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Art and Privileges under the First Ottoman Sultans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecily Hilsdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ottoman Turkish Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anastassios Anastassiadis, Veysel Şimşek, Feb 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the Peasant in the Art and Material Culture of the Central Balkans (13th-15th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peasants in the Byzantine World: The State of the Question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française d'Athènes, Εθνικό Ίδρυμα Ερευνών, May 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting Women on Mount Athos (13th-16th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Special Relationship? Gender on Medieval Mount Athos workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAMEMS, Johannes Gutenberg Universitat, Maison française d'Oxford, Sep 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l'histoire éphémère : la transformation et la destruction de lieux de culte de l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Circulations culturelles dans l’espace balkanique et méditerranéen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national des langues et civilisations orientales, Ecole française d'Athènes, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entangled Past and Selective Present: the Bulgarian Black Sea Coast at the Crossroad of Cultures and Religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black Sea Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teresa Shawcross, Princeton University, Mar 2023, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Heaven and Earth: The Intriguing Representation of Space at the Tower of Hreljo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’icône et la chaire : itinéraires et métamorphoses de deux objets embarrassants à Sofia et Ohrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online International Conference on Byzantine, Western and Post- Byzantine Towers (10th-16th centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Nov 2022, Thessaloniki (Virtual), Greece</w:t>
+              <w:t xml:space="preserve">Mouvements des personnes et des objets au fil des âges : périples passés et représentations contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, Centre national de la recherche scientifique, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986339v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’icône et la chaire : itinéraires et métamorphoses de deux objets embarrassants à Sofia et Ohrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Between Heaven and Earth: The Intriguing Representation of Space at the Tower of Hreljo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements des personnes et des objets au fil des âges : périples passés et représentations contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Athènes, Centre national de la recherche scientifique, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Online International Conference on Byzantine, Western and Post- Byzantine Towers (10th-16th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Nov 2022, Thessaloniki (Virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986354v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes millénaires: transformations de l'urbanisme de Sofia et d'Enez depuis l'Antiquité à l'époque ottomane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire hybride des membres de l'EFA: Regards croisés sur..la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval and Early Modern Icon Revetments from Bulgaria as Objects of Cross-Cultural Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work-in-Progress Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Georgopoulou, Gennadius Library, American School of Classical Studies at Athens, Feb 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esthétique ottomane fait son entrée à l’église : l’exemple de la Panagia Rasiôtissa à Kastoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du CETOBAC avec l’École française d’Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études turques, ottomanes, balkaniques et centrasiatiques, Ecole française d'Athènes, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating the One: Architecture and Ceremonial in Balkan Churches and Mosques on the Brink of Modernity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Congrès international des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des études byzantines, Aug 2022, Venice, Padoua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gift-Giving During the Late Byzantine Period in Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Μέλη</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française d'Athènes, American School at Athens, Apr 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malédictions et sacralité : les usages sociaux de l’icône de la Vierge Éléousa de Messembrie et la conception de son revêtement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icônes : la fabrique matérielle du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie du don en période de transition politique : le cas de la Bulgarie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Histoire de l’art et archéologie du monde byzantin et de l’Orient chrétien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ioanna Rapti, Ecole Pratique des Hautes Etudes, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitizing the photographic collections of the Gabriel Millet Center – the project SUSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Research Infrastructure on Religious Studies – ReIReS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Bodies, Angelic Powers: How to Deal with Nature in Religious Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A new body of evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étudiants du monde byzantin &amp; Oxford University Byzantine Society, Apr 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bells as Gifts in the Byzantine World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Annual Conference on Byzantine and Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Byzantinist Society of Cyprus, Jan 2017, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques observations sur le portrait du tsar Jean Alexandre à l’église-ossuaire de Bačkovo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patronage and Imperial Ideology during the Second Bulgarian Tsardom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès international des études byzantines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des études byzantines, Aug 2016, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">Trends and Turning Points: Constructing the Late Antique and Byzantine World (c. 300- c. 1500)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986294v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Humble Servant of God? Strategies of Memory-Making and Remembrance in Bulgarian Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Congrès international des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des études byzantines, Aug 2016, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patronage and Imperial Ideology during the Second Bulgarian Tsardom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelques observations sur le portrait du tsar Jean Alexandre à l’église-ossuaire de Bačkovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends and Turning Points: Constructing the Late Antique and Byzantine World (c. 300- c. 1500)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès international des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des études byzantines, Aug 2016, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986301v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monastère de Rila : la vie d'un lieu de culte à travers les siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Histoire de l'art et archéologie du monde byzantin et de l'Orient chrétien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ioanna Rapti; Ecole Pratique des Hautes Etudes, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donateurs et lieux de mémoire : reconsidérer le patronage sous l’angle du « capital culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Yordanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du monde byzantin "Circulation et transmission à Byzance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étudiants du monde byzantin, Mar 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3237,51 +3258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7263798F"/>
+    <w:nsid w:val="4A41CD64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3468,51 +3489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyana-yordanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7495-3074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Yordanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?kroute=publication&amp;amp;id=1042" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZOG2448075Y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10288" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351244831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350990005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Hilsdale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyana-yordanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7495-3074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5rBqSSAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Yordanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?kroute=publication&amp;amp;id=1042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZOG2448075Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10288" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351244831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350990005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Hilsdale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>