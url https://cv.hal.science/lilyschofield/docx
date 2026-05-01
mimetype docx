--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -860,51 +860,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -963,1377 +963,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitcoms, FASP et communautés de pratique : quelles cultures professionnelles enseigner en LEA ?</w:t>
+                <w:t xml:space="preserve">Interactions et médiation entre usages informels et dispositifs formels d'enseignement en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Communautés, milieux et cultures en anglais de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Langues au pluriel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463874v1</w:t>
+                <w:t xml:space="preserve">hal-05600296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des pratiques informelles de l'anglais en ligne des étudiants en Langues Étrangères Appliquées</w:t>
+                <w:t xml:space="preserve">Sitcoms, FASP et communautés de pratique : quelles cultures professionnelles enseigner en LEA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces des Espaces Physiques et Virtuels pour l'Apprentissage des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Communautés, milieux et cultures en anglais de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243840v1</w:t>
+                <w:t xml:space="preserve">hal-05463874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des pratiques informelles de l'anglais en ligne des étudiants en Langues Étrangères Appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Interfaces des Espaces Physiques et Virtuels pour l'Apprentissage des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243838v1</w:t>
+                <w:t xml:space="preserve">hal-05243840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
+                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243836v1</w:t>
+                <w:t xml:space="preserve">hal-05243838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Profession-Based Fiction to Foster Critical Thinking on Professional Ethics Questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IARTEM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984930v1</w:t>
+                <w:t xml:space="preserve">hal-05243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of mediation: bridging the gap between research objects in English didactics</w:t>
+                <w:t xml:space="preserve">Leveraging Profession-Based Fiction to Foster Critical Thinking on Professional Ethics Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ARDAA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International IARTEM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984947v1</w:t>
+                <w:t xml:space="preserve">hal-04984930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation entre formel et informel : effets de la réduction de distance entre un contenu spécialisé et le vécu des étudiants</w:t>
+                <w:t xml:space="preserve">The concept of mediation: bridging the gap between research objects in English didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dînactiques de la Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International ARDAA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132088v1</w:t>
+                <w:t xml:space="preserve">hal-04984947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-organisation du symposium “Methodologies in Informal Second Language Learning: observing learning in the private sphere”</w:t>
+                <w:t xml:space="preserve">Articulation entre formel et informel : effets de la réduction de distance entre un contenu spécialisé et le vécu des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 20th World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les dînactiques de la Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568627v1</w:t>
+                <w:t xml:space="preserve">hal-04132088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palier la faille entre formel et informel par la médiation : quelle(s) forme(s) présentes dans un cours d'anglais LANSAD en ligne ?</w:t>
+                <w:t xml:space="preserve">Co-organisation du symposium “Methodologies in Informal Second Language Learning: observing learning in the private sphere”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e congrès de la SAES « Faille(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auverge, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AILA 20th World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132089v1</w:t>
+                <w:t xml:space="preserve">hal-05568627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des pratiques informelles, connaissances préalables et expériences personnelles des étudiants comme levier d'authenticité</w:t>
+                <w:t xml:space="preserve">Palier la faille entre formel et informel par la médiation : quelle(s) forme(s) présentes dans un cours d'anglais LANSAD en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La notion d'authenticité en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">61e congrès de la SAES « Faille(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auverge, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132086v1</w:t>
+                <w:t xml:space="preserve">hal-04132089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et valorisation des pratiques informelles dans un cours d’anglais LANSAD</w:t>
+                <w:t xml:space="preserve">La valorisation des pratiques informelles, connaissances préalables et expériences personnelles des étudiants comme levier d'authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60e congrès de la SAES « RenaissanceS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">La notion d'authenticité en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132112v1</w:t>
+                <w:t xml:space="preserve">hal-04132086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration de l'informel au contexte formel pour favoriser la médiation et le rôle d'apprenant-expert</w:t>
+                <w:t xml:space="preserve">Intégration et valorisation des pratiques informelles dans un cours d’anglais LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation(s) et médiatisation(s) en classe de langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">60e congrès de la SAES « RenaissanceS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132094v1</w:t>
+                <w:t xml:space="preserve">hal-04132112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration de pratiques informelles à un contexte formel : pertinence des fictions à substrat professionnel pour faciliter la médiation dans un cours d’anglais LANSAD en ligne</w:t>
+                <w:t xml:space="preserve">L'intégration de l'informel au contexte formel pour favoriser la médiation et le rôle d'apprenant-expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e colloque du GERAS, Rencontres Doctorales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Mar 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Médiation(s) et médiatisation(s) en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132117v1</w:t>
+                <w:t xml:space="preserve">hal-04132094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing expert learners for the world of work by encouraging mediation</w:t>
+                <w:t xml:space="preserve">L’intégration de pratiques informelles à un contexte formel : pertinence des fictions à substrat professionnel pour faciliter la médiation dans un cours d’anglais LANSAD en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2021: CALL and professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">42e colloque du GERAS, Rencontres Doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132106v1</w:t>
+                <w:t xml:space="preserve">hal-04132117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d'apprentissage informel en sciences du langage et sciences de l'éducation</w:t>
+                <w:t xml:space="preserve">Preparing expert learners for the world of work by encouraging mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Études Jeunes Chercheur·euses EDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2021: CALL and professionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132111v1</w:t>
+                <w:t xml:space="preserve">hal-04132106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How integrating students' informal practices into an online English course can make them the experts and encourage mediation</w:t>
+                <w:t xml:space="preserve">La notion d'apprentissage informel en sciences du langage et sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OkiJALT Trends in Language Teaching International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, OKINAWA, Japan</w:t>
+              <w:t xml:space="preserve">Journée d'Études Jeunes Chercheur·euses EDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132129v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How integrating students' informal practices into an online English course can make them expert learners</w:t>
+                <w:t xml:space="preserve">How integrating students' informal practices into an online English course can make them the experts and encourage mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASU 27th Annual Graduate Linguistics and TESOL Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Tuscon, Arizona, USA, United States</w:t>
+              <w:t xml:space="preserve">OkiJALT Trends in Language Teaching International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, OKINAWA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132122v1</w:t>
+                <w:t xml:space="preserve">hal-04132129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online ESP Economics course based on students' informal practices and cinematic fiction</w:t>
+                <w:t xml:space="preserve">How integrating students' informal practices into an online English course can make them expert learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Society for the Study of English Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ASU 27th Annual Graduate Linguistics and TESOL Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Tuscon, Arizona, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132098v1</w:t>
+                <w:t xml:space="preserve">hal-04132122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An online ESP Economics course based on students' informal practices and cinematic fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Society for the Study of English Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intégration de pratiques informelles dans un dispositif d'anglais en L1 Économie-Gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Sockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2417,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque du PERL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2402,167 +2471,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does integrating students’ informal practices into a formal context foster mediation and the role of expert learners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2021 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal learning practices in a third language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“(In)formal Second Language Learning: Integrating Informal Practices into Formal Contexts” Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2572,98 +2641,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’informel au contexte formel pour favoriser différentes formes de médiation et le rôle d’apprenant-expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation(s) et médiatisation(s) en classe de langue : Quelle(s) mise(s) en oeuvre ? Quelles conséquences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRHILLa (N°49), L'Harmattan, pp.123-151, 2023, 978-2-14-033024-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2673,114 +2742,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration de la sphère informelle à un contexte formel comme levier de la compétence de médiation et du rôle d'apprenant·e-expert·e : cas d'un dispositif en ligne et asynchrone en anglais de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UNIP7206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04685718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2848,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFF41207"/>
+    <w:nsid w:val="1ABE6C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3079,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyschofield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2158-3116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260261130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro Porto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132108v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04685718v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyschofield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2158-3116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260261130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro Porto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132108v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04685718v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>