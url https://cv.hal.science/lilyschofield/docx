--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1101,286 +1101,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des pratiques informelles de l'anglais en ligne des étudiants en Langues Étrangères Appliquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces des Espaces Physiques et Virtuels pour l'Apprentissage des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243840v1</w:t>
+                <w:t xml:space="preserve">hal-05243838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
+                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243838v1</w:t>
+                <w:t xml:space="preserve">hal-05243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des pratiques informelles de l'anglais en ligne des étudiants en Langues Étrangères Appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interfaces des Espaces Physiques et Virtuels pour l'Apprentissage des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243836v1</w:t>
+                <w:t xml:space="preserve">hal-05243840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Profession-Based Fiction to Foster Critical Thinking on Professional Ethics Questions</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ABE6C95"/>
+    <w:nsid w:val="9FABAD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyschofield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2158-3116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260261130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro Porto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132108v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04685718v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lilyschofield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2158-3116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260261130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fierro Porto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132108v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04685718v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>